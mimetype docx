--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -395,50 +395,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796807v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to assess the carbon footprint of a large-scale physics project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Aujoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (6), pp.386-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42254-021-00325-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimating the carbon footprint of the GRAND project, a multi-decade astrophysics experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Aujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -450,180 +554,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astroparticle Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 131 (September), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2021.102587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228304v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03227586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a poverty-adaptation-mitigation window within the Green Climate Fund</w:t>
               </w:r>
@@ -694,213 +694,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clarifying Sustainable Development Concepts Through Role playing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Simulation and Gaming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (6), pp.697-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1046878114564508⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01103915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’énergie dans les écoquartiers en Europe : premiers éléments de comparaison avec la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, Énergies en (éco)quartier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112790v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01103915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écoquartier, systèmes énergétiques et gouvernance : une base de données bibliographique</w:t>
               </w:r>
@@ -1050,51 +1050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels systèmes énergétiques pour les écoquartiers ? Une première comparaison France-Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Concept of Sustainable Development Through Role-Playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1869,334 +1869,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La valeur du carbone : un concept générique pour les politiques internationales et nationales de réduction des émissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 82, pp.75-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au-delà de Kyoto : enjeux d'équité et d'efficacité dans la négociation sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trommetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 143-144, pp.15-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de Kyoto : enjeux d'équité et d'efficacité dans la négociation sur le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trommetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Prévision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 143-144, pp.15-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/ecop.2000.6002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196336v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption and modes of industrialization ; four developing countries</w:t>
               </w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ambroise-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3114,165 +3114,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trade through the Kyoto Protocol flexibility mechanisms: the impact of qualifying participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emissions trading for GHG mitigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, sl, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les outils économiques au service d'un projet d'université citoyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française des Sciences Economiques (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103308v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00103309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université citoyenne : la réduction des émissions de gaz à effet de serre</w:t>
               </w:r>
@@ -3321,372 +3321,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effet de serre et négociations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Festival Image et Science sur le thème «Humeurs Climatiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement climatique: position américaine et perspectives d'engagements des pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats-Unis et PED dans la négociation climatique : séminaire du Cfe-Ifri "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitigation prospects referring to Articles 3.1 and 3.2 of the Climate Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COP 9 "side-event" de l'IDDRI sur le thème " Climate, Energy and Development "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspects socio-économiques de l'effet de serre anthropique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Festival Image et Science sur le thème «Humeurs Climatiques»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, GRENOBLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scenarios for differentiating commitments : a quantitative analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Union Expert Group on Further Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476837v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">halshs-00476849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios for differentiating commitments</w:t>
               </w:r>
@@ -3849,64 +3849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Trommetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées : Economie de l'environnement et des ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Toulouse, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4339,100 +4339,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00599062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des émissions de gaz à effet de serre dans les universités : première étape dans la lutte contre le changement climatique</w:t>
+                <w:t xml:space="preserve">Une recherche interdisciplinaire en sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M.C. Zélem, O. Blanchard, D. Lecomte. </w:t>
+              <w:t xml:space="preserve">M. C. Zélem, O. Blanchard, D. Lecomte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation au développement durable : De l'école au campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.131-145, 2010, Questions contemporaines</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.349-365, 2010, Questions contemporaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00293347v1</w:t>
+                <w:t xml:space="preserve">halshs-00293277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan gaz à effet de serre : outil de veille dans la lutte contre le changement climatique</w:t>
               </w:r>
@@ -4485,100 +4485,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche interdisciplinaire en sciences sociales</w:t>
+                <w:t xml:space="preserve">Inventaire des émissions de gaz à effet de serre dans les universités : première étape dans la lutte contre le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. C. Zélem, O. Blanchard, D. Lecomte. </w:t>
+              <w:t xml:space="preserve">M.C. Zélem, O. Blanchard, D. Lecomte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation au développement durable : De l'école au campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.349-365, 2010, Questions contemporaines</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.131-145, 2010, Questions contemporaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00293277v1</w:t>
+                <w:t xml:space="preserve">halshs-00293347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training managers for sustainable development: the lens of three practitioners</w:t>
               </w:r>
@@ -4775,51 +4775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaul I., Conceiçäo P., Le Goulven K., Mendoza R.U. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Providing Public Goods : Managing Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.280-303, 2003</w:t>
@@ -4915,191 +4915,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des dynamiques très contrastées dans les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energie Internationale 1989-1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.244-252, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Energie, croissance, développement : une rétrospective sur le dernier quart de siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Coulombs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energie internationale 1989-1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.239-261, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02457413v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5111,823 +5111,823 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How to achieve climate-friendly behaviour changes ? A case study of the university of Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 27 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00483037v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exploring the concept of sustainable development through a simulation game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technological Capacity to Protect the Climate: Conceptual Approach and Tentative Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicator framework paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Höhne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bush Administration's climate proposal : rhetoric and reality ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After The Hague, Bonn and Marrakech : the future international market for emissions permits and the issue of hot air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après La Haye, Bonn et Marrakech : le futur marché international des permis de droits d'émissions et la question de l'air chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equity and efficiency in climate change negotiations : a scenario for world emission entitlements by 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de &amp;quot;valeur du carbone&amp;quot;, 2valuations et applications dans les politiques de lutte contre le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pays en transition et les pays en developpement dans la negociation sur le changement climatique : Les enjeux de la conference de Kyoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...751 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6082,113 +6082,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Sustainable Development Issues: An Assessment of the Learning Effectiveness of Gaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énergie dans les écoquartiers : quels systèmes énergétiques et quels acteurs ? Une comparaison France - Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6245,359 +6245,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etude Mur Mur 2 : présentation des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Le Queau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire GAEL; Laboratoire PACTE. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The socio-economic analysis of collective behavior and decision making of co-owners to invest in thermal retrofits in private multi-family buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Grenoble Applied Economics Laboratory (GAEL); PACTE - Université Grenoble Alpes. 2019, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02478833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Etude Mur Mur 2 : présentation des résultats</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What are the key drivers of the decision to invest in energy efficiency retrofitting in condominiums ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire GAEL; Laboratoire PACTE. 2019</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Grenoble Applied Economics Laboratory (GAEL). 2017, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire n°1, Ecoquartier NEXUS Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...90 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6899,51 +6899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04373613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Vargas-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102903" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Aujoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2021.102587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-021-00325-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1050348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Prost-Boucle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114564508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01107771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220485.2011.606089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baumert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Burch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Perkaus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01708029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Oliva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03215671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raufflet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cavard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103309v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293277v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coulombs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498817v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483037v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#246;hne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Queau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Long" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02156210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04373613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Vargas-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102903" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Aujoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-021-00325-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2021.102587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1050348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114564508" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Prost-Boucle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01107771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220485.2011.606089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baumert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Burch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Perkaus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viguier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01708029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Oliva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03215671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raufflet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cavard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coulombs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483037v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#246;hne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196358v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Queau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Long" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02156210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>