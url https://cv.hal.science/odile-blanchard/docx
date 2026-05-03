--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -694,407 +694,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’énergie dans les écoquartiers en Europe : premiers éléments de comparaison avec la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Prost-Boucle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, Énergies en (éco)quartier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clarifying Sustainable Development Concepts Through Role playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Gaming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (6), pp.697-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1046878114564508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoquartier, systèmes énergétiques et gouvernance : une base de données bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Séverine Prost-Boucle</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2, Énergies en (éco)quartier</w:t>
+              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énergie en (éco)quartier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels systèmes énergétiques pour les écoquartiers ? Une première comparaison France-Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Concept of Sustainable Development Through Role-Playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1869,50 +1869,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au-delà de Kyoto : enjeux d'équité et d'efficacité dans la négociation sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 143-144, pp.15-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de Kyoto : enjeux d'équité et d'efficacité dans la négociation sur le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 143-144, pp.15-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecop.2000.6002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La valeur du carbone : un concept générique pour les politiques internationales et nationales de réduction des émissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1921,282 +2146,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 82, pp.75-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196338v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">halshs-00196336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy consumption and modes of industrialization ; four developing countries</w:t>
               </w:r>
@@ -2637,51 +2637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ambroise-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3849,64 +3849,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées : Economie de l'environnement et des ressources naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Toulouse, France. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4775,51 +4775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Criqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Kitous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kaul I., Conceiçäo P., Le Goulven K., Mendoza R.U. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Providing Public Goods : Managing Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.280-303, 2003</w:t>
@@ -5192,742 +5192,742 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the concept of sustainable development through a simulation game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technological Capacity to Protect the Climate: Conceptual Approach and Tentative Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicator framework paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Höhne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bush Administration's climate proposal : rhetoric and reality ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After The Hague, Bonn and Marrakech : the future international market for emissions permits and the issue of hot air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après La Haye, Bonn et Marrakech : le futur marché international des permis de droits d'émissions et la question de l'air chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equity and efficiency in climate change negotiations : a scenario for world emission entitlements by 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de &amp;quot;valeur du carbone&amp;quot;, 2valuations et applications dans les politiques de lutte contre le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pays en transition et les pays en developpement dans la negociation sur le changement climatique : Les enjeux de la conference de Kyoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...689 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6082,113 +6082,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Sustainable Development Issues: An Assessment of the Learning Effectiveness of Gaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énergie dans les écoquartiers : quels systèmes énergétiques et quels acteurs ? Une comparaison France - Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6277,51 +6277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Le Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire GAEL; Laboratoire PACTE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6369,51 +6369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Quéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Grenoble Applied Economics Laboratory (GAEL); PACTE - Université Grenoble Alpes. 2019, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6899,51 +6899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04373613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Vargas-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102903" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Aujoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-021-00325-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2021.102587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1050348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114564508" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Prost-Boucle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01107771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220485.2011.606089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baumert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Burch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Perkaus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196338v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196336v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viguier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01708029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Oliva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03215671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raufflet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cavard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coulombs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483037v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#246;hne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196358v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Queau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Long" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02156210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04373613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Vargas-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102903" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Aujoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-021-00325-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2021.102587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1050348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Prost-Boucle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114564508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01107771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220485.2011.606089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baumert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Burch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Perkaus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01708029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Oliva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03215671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raufflet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cavard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coulombs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483037v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#246;hne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196358v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Queau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Long" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02156210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>