--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -395,50 +395,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796807v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estimating the carbon footprint of the GRAND project, a multi-decade astrophysics experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Aujoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumiko Kotera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astroparticle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131 (September), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.astropartphys.2021.102587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How to assess the carbon footprint of a large-scale physics project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Aujoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -450,180 +554,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumiko Kotera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (6), pp.386-387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42254-021-00325-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227586v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03228304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal for a poverty-adaptation-mitigation window within the Green Climate Fund</w:t>
               </w:r>
@@ -694,407 +694,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’énergie dans les écoquartiers en Europe : premiers éléments de comparaison avec la France</w:t>
+                <w:t xml:space="preserve">Énergie en (éco)quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Prost-Boucle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écoquartier, systèmes énergétiques et gouvernance : une base de données bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Energies en (éco)quartier, 2, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énergie dans les écoquartiers en Europe : premiers éléments de comparaison avec la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Prost-Boucle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">InnovatiO - La revue pluridisciplinaire en innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, Énergies en (éco)quartier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarifying Sustainable Development Concepts Through Role playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation and Gaming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (6), pp.697-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1046878114564508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels systèmes énergétiques pour les écoquartiers ? Une première comparaison France-Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1132,51 +1132,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Concept of Sustainable Development Through Role-Playing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Buchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2598,90 +2598,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy coordination in eco-districts: The multi-disciplinary NEXUS project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ambroise-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3321,372 +3321,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Scenarios for differentiating commitments : a quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Union Expert Group on Further Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet de serre et négociations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Festival Image et Science sur le thème «Humeurs Climatiques»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique: position américaine et perspectives d'engagements des pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats-Unis et PED dans la négociation climatique : séminaire du Cfe-Ifri "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation prospects referring to Articles 3.1 and 3.2 of the Climate Convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COP 9 "side-event" de l'IDDRI sur le thème " Climate, Energy and Development "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects socio-économiques de l'effet de serre anthropique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Festival Image et Science sur le thème «Humeurs Climatiques»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476849v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00476837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios for differentiating commitments</w:t>
               </w:r>
@@ -4339,246 +4339,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00599062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche interdisciplinaire en sciences sociales</w:t>
+                <w:t xml:space="preserve">Inventaire des émissions de gaz à effet de serre dans les universités : première étape dans la lutte contre le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. C. Zélem, O. Blanchard, D. Lecomte. </w:t>
+              <w:t xml:space="preserve">M.C. Zélem, O. Blanchard, D. Lecomte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation au développement durable : De l'école au campus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.131-145, 2010, Questions contemporaines</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00293347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une recherche interdisciplinaire en sciences sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. C. Zélem, O. Blanchard, D. Lecomte. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'éducation au développement durable : De l'école au campus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.349-365, 2010, Questions contemporaines</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00293277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan gaz à effet de serre : outil de veille dans la lutte contre le changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Lesca. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veille et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science/Lavoisier, pp.193-217, 2010, IC2. Traité technologies et développement durable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00492070v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00293347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training managers for sustainable development: the lens of three practitioners</w:t>
               </w:r>
@@ -4915,191 +4915,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00199611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Energie, croissance, développement : une rétrospective sur le dernier quart de siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Coulombs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energie internationale 1989-1990</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.239-261, 1989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02457413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des dynamiques très contrastées dans les pays en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energie Internationale 1989-1990</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.244-252, 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00196319v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02457413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5192,742 +5192,742 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the concept of sustainable development through a simulation game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00498817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technological Capacity to Protect the Climate: Conceptual Approach and Tentative Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indicator framework paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Baumert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Höhne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Bush Administration's climate proposal : rhetoric and reality ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après La Haye, Bonn et Marrakech : le futur marché international des permis de droits d'émissions et la question de l'air chaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">After The Hague, Bonn and Marrakech : the future international market for emissions permits and the issue of hot air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Kitous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00196364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equity and efficiency in climate change negotiations : a scenario for world emission entitlements by 2030</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Trommetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de &amp;quot;valeur du carbone&amp;quot;, 2valuations et applications dans les politiques de lutte contre le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Criqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pays en transition et les pays en developpement dans la negociation sur le changement climatique : Les enjeux de la conference de Kyoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Faudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Girod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...689 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6082,113 +6082,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Sustainable Development Issues: An Assessment of the Learning Effectiveness of Gaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00946227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'énergie dans les écoquartiers : quels systèmes énergétiques et quels acteurs ? Une comparaison France - Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6245,359 +6245,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The socio-economic analysis of collective behavior and decision making of co-owners to invest in thermal retrofits in private multi-family buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Grenoble Applied Economics Laboratory (GAEL); PACTE - Université Grenoble Alpes. 2019, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude Mur Mur 2 : présentation des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Le Queau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Menanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire GAEL; Laboratoire PACTE. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What are the key drivers of the decision to invest in energy efficiency retrofitting in condominiums ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Risch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Grenoble Applied Economics Laboratory (GAEL). 2017, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport intermédiaire n°1, Ecoquartier NEXUS Energie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Menanteau</w:t>
-[...58 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gilles Debizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...182 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane La Branche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menanteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6899,51 +6899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04373613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Vargas-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102903" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227586v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Aujoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-021-00325-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228304v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2021.102587" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1050348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Prost-Boucle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114564508" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112786v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01107771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220485.2011.606089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baumert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Burch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Perkaus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01708029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Oliva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03215671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raufflet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cavard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476842v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476838v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476835v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476837v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293277v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196319v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457413v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coulombs" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483037v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#246;hne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196364v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196358v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Queau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478833v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Long" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02156210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-04373613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leidy Vargas-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumiko Kotera" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheffer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2023.102903" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796807v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Mariette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bern&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Carrey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac84a4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228304v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Aujoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.astropartphys.2021.102587" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-021-00325-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01149008v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1050348" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112786v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01112790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Prost-Boucle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01103915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1046878114564508" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01107771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00630990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220485.2011.606089" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Winkler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Baumert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Burch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Robinson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00114655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Criqui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Kitous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Mima" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006165v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00001683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Perkaus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196350v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Viguier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196336v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viguier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecop.2000.6002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196338v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196352v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01708029v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Oliva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Guye" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03215671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane La Branche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ambroise-Renault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Raufflet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dupr&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207466v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176093v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476830v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Cavard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103308v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476833v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476838v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476835v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476850v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842587v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00494041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469668v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196316v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Llosa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599062v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00293277v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00415806v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087125v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457413v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Locatelli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Coulombs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196319v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483037v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00498817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103226v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476852v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H&#246;hne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196358v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196364v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476853v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476855v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faudry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girod" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103572v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846117v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478807v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Queau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Risch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827191v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Long" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02156210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>