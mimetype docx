--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -2653,394 +2653,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pharmacovigilance à l’officine, de la définition à la mise en œuvre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guerriaud</w:t>
+                <w:t xml:space="preserve">Pellets based on polyuronates: Relationship between gelation and release properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen T.D. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2017.09.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.27 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679859v1</w:t>
+                <w:t xml:space="preserve">hal-01513580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pellets based on polyuronates: Relationship between gelation and release properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">La pharmacovigilance à l’officine, de la définition à la mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guerriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 199, pp.27 - 35. </w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (571), pp.24 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2017.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513580v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Plasticizer Type on Tensile Property and In Vitro Indomethacin Release of Thin Films Based on Low-Methoxyl Pectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensak Jantrawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanpong Chaiwarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kittisak Jantanasakulwong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (7), pp.289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/polym9070289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3099,364 +3111,364 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56, pp.266 - 276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled release of tyrosol and ferulic acid encapsulated in chitosan–gelatin films after electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 118, pp.81 - 86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.01.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Divalent Cations to Polygalacturonate: A Mechanism Driven by the Hydration Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen T. D. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,379 +3486,391 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (5), pp.1021 - 1032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release behavior of quercetin from chitosan-fish gelatin edible films influenced by electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66, pp.315 - 319. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diabetes and Ramadan, a risky practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Héliniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (547), pp.48-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpha.2015.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural behaviour differences in low methoxy pectin solutions in the presence of divalent cations (Ca 2+ and Zn 2+ ): a process driven by the binding mechanism of the cation with the galacturonate unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Diem Uyen Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3855,717 +3879,717 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (3), pp.551-560. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm01839g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical state influences in vitro release profile of curcumin from pectin beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">an Thi-Binh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 121, pp.290-298. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2014.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeat prescription for acne treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (538), pp.11-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpha.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A young woman suffering from psoriasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Couic-Marinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (539), pp.11-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpha.2014.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A way to follow the viability of encapsulated Bifidobacterium bifidum subjected to a freeze-drying process in order to target the colon: Interest of flow cytometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Martin-Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (2), pp.166-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejps.2013.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-coated calcium pectinate beads for colonic drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (4), pp.6218-6225. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2012.11.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of low methoxyl pectin gel textures and in vitro release of rutin from calcium pectinate beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensak Jantrawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4584,370 +4608,370 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 97 (2), pp.335-342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.04.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Release of Local Anaesthetic and Anti-Inflammatory Drugs from Crosslinked Collagen Based Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-H. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Macromolecular Science Part A Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (9), pp.699-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10601325.2012.703491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of temperature and NaCl on the release in aqueous liquid media of aroma compounds encapsulated in edible films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María José Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (1), pp.30-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of spray-dried food flavours microencapsulated with two-layered membranes: Roles of interfacial interactions and water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,860 +4979,872 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (4), pp.1713-1720. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02292038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Medical Devices Based on Silicon Polymeric Material with Controlled Release of Local Anesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Macromolecular Science Part A Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (5), pp.439-444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10601325.2012.672055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-pectinate beads as an in vivo self-assembling system for pulsatile drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Moulari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 414 (1-2), pp.28-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea (Pisum sativum, L.) Protein Isolate Stabilized Emulsions: A Novel System for Microencapsulation of Lipophilic Ingredients by Spray Drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (6), pp.2211-2221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11947-010-0497-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voies cutanée et percutanée : le retour de l’emplâtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (508), pp.19-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71018-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la biodisponibilité pour la voie orale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bochot</w:t>
+                <w:t xml:space="preserve">Drug release from calcium and zinc pectinate beads: Impact of dissolution medium composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pillon</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71015-1⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (2), pp.388-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.02.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193468v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug release from calcium and zinc pectinate beads: Impact of dissolution medium composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Améliorer la biodisponibilité pour la voie orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.02.037⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (508), pp.10-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71015-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193460v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of calcium and zinc pectinate films investigated by FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5840,787 +5876,787 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 345 (7), pp.929-933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2010.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high methoxyl pectin on pea protein in aqueous solution and at oil/water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kosuke Yamauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (3), pp.817-827. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.12.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of pectin coating to enhance spray-dry stability of pea protein-stabilised oil-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122 (2), pp.447-454. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of drug polarity upon the solid-state structure and release properties of self-emulsifying drug delivery systems in relation with water affinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Djebili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 71 (1), pp.73-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial and Emulsifying Characteristics of Acid-treated Pea Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (4), pp.273-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11483-009-9125-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of spray-drying in microencapsulation of food ingredients: An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (9), pp.1107-1121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2007.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6630,147 +6666,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme de medicaments à visée intestinale, Séance thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Académie nationale de Pharmacie : Maladies Inflammatoires Chroniques de l’Intestin (MICI) : quelles avancées thérapeutiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a method for analyzing the behavior of rapidly dissolving films in contact with water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,169 +6821,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Pharmaceutics, Advanced technologies enabling new therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APV – APGI - ADRITELF, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microencapsulation for fragile compounds and probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thailand Institute of Scientific and Technological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microencapsulation based on pectin and poloxamer: a way to module the curcumin delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aodsab N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pattaraporn Panraksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6975,73 +7011,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Nutrition and Physical Activity (NAPA 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Power of Personalized Health and Wellness, Chiang Mai, Dec 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7050,123 +7086,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zupan N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd edition of the virtual International Conference « Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7175,594 +7211,594 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zupan N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Edition of Virtual International Conference „Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Torun, Pologne, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisations physicochimique et rhéologique du beurre makoré pour la formulation de nouveaux produits capillaires naturels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuo-Kouassi N.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.C. N'Guessan Gnaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aka-Any-Grah A.A.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées Scientifiques du CAMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de gels de pectine de mangue pour application cosmétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuo-Kouassi N.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.C. N'Guessan Gnaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aka-Any-Grah S.A.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international sur la recherche transformationnelle en Afrique subsaharienne (RTAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutin release from pectin beads containing coconut oil: influence of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuo-Kouassi N.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.C. N'Guessan Gnaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aka-Any-Grah S.A.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs (FJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de nouveaux systèmes d’encapsulation (nanoparticules dans des microparticules) pour la prévention des maladies inflammatoires de l’intestin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulley D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pellequer Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'AECCPCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progrès dans la protection fonctionnelle de bactéries probiotiques commensales du colon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7804,73 +7840,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inauguration du Centre Powder ON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentations innovantes pour l’alimentation du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7879,392 +7915,392 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres de l'Institut Carnot Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of coconut oil beads for the treatment of non-scarring alopecia in black women hair.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuo A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A.S. Aka Any-Grah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dally L.I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’guessan C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4emes Journées Scientifiques du CAMES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Ouidah, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin modification by esterification with Octenyl Succinic Anhydride (OSA) to obtain new drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formulation days 2019 : Advances in Formulation of Active Ingredients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APGI/ SFC, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableting: an interesting process to stabilize a probiotic extremely sensitive to oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8283,307 +8319,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro dissolution testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faculty of Pharmacy of Chiang Mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Pharmacy of Chiang Mai, Oct 2019, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of kernel palm oil into amidated pectinate beads by ionotropic gelation for the treatment of non-scarring alopecia in black women hair.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuo A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A.S. Aka Any-Grah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N’guessan C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dally L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de la Société Ouest Africaine de Pharmacie galénique et Industrielle (SOAPGI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different dosage forms to deliver extremely oxygen-sensitive probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8602,864 +8638,864 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd European Conference on Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different techniques of microencapuslation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faculty of Pharmacy of Chiang Mai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Pharmacy of Chiang Mai, Nov 2018, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biomaterials with pectin for the formulation of drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachaisc H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Conference on Agriculture and Agro-Industry (ICAAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mae Fah Luang University, Nov 2018, Chiang Rai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of orange oil loaded pectin films as antibacterial materials for food packaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaiwarit T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensak Jantrawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Conference on Agriculture and Agro-Industry (ICAAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Chiang Rai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin modification with a solvent free process for the formulation of drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Chemistry and Environnement (ICACE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Strategies to Stabilize Extremely Oxygen-Sensitive Probiotics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of two methods of grafting for modified pectin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahe J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C-H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Couvercelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Agriculture and Agro-Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Chiang Rai, Thailand</w:t>
+              <w:t xml:space="preserve">Congrès national de la SCF (Société chimique de France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250425v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two methods of grafting for modified pectin.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Formulation of soft thin films based on low methoxyl pectin: a compromise between mechanical and in vitro release properties of indomethacin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensak Jantrawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaiwarit T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takamsri T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kittisak Jantanasakulwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national de la SCF (Société chimique de France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APV – APGI - ADRITELF, Mar 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272699v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of soft thin films based on low methoxyl pectin: a compromise between mechanical and in vitro release properties of indomethacin.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kittisak Jantanasakulwong</w:t>
+                <w:t xml:space="preserve">Different Strategies to Stabilize Extremely Oxygen-Sensitive Probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allouche R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APV – APGI - ADRITELF, Mar 2018, Granada, Spain</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Agriculture and Agro-Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Chiang Rai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272476v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between divalent cations and polygalacturonic acid: an isothermal titration calorimetry and MD simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh U.T.D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9474,142 +9510,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR SolvATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de caractérisation des microcapsules encapsulant des molécules bioactives. Quels sont les intérêts des méthodes de dissolution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arômes : Tendances et applications en encapsulation dans le domaine alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atelier PASS, Oct 2017, Grasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9668,198 +9704,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasticizers on different properties of film obtained from film-forming solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latreche K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesniewska E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Pharmaceutics – Novel dosage forms, innovative technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APV – APGI - ADRITELF, Apr 2017, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in the large scale production of anaerobic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9918,277 +9954,277 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmabiotics Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New challenges for microencapsulation in food industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Microencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin encapsulation in pectin matrix: a mean to modulate antioxidative properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Baric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beduneau A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APGI - ADRITELF, Oct 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Divalent Cations to Polygalacturonate: a Mechanism Driven by the Hydration Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh U</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10203,169 +10239,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Properties of Water (ISOPOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microencapsulation à base de pectine : un moyen efficace pour moduler les fonctionnalités de molécules fragiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Encapsulation/vectorisation des molécules actives, une stratégie dynamique en agro-alimentaire et en pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10393,475 +10429,475 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different are the structural changes of low methoxy pectin induced by the divalent cations Ca2+ and Zn2+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDN23 Neutron Imaging Workshop Rencontres Rossat – Mignod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Évian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Colloque “Encapsulation/vectorisation de molécules actives”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272427v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+                <w:t xml:space="preserve">How different are the structural changes of low methoxy pectin induced by the divalent cations Ca2+ and Zn2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Encapsulation/vectorisation de molécules actives”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">JDN23 Neutron Imaging Workshop Rencontres Rossat – Mignod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Évian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250507v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation study of the interaction of the divalent cations Ca2+ and Zn2+ with polygalacturonic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen H.T.D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sicily, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of natural antioxidants from hydrocolloid edible films affected by irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10889,336 +10925,336 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the mechanism of interactions of divalent cation (Ca and Zn) with low methoxy pectin.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microencapsulation en pharmacie et agro-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Neutron &amp; Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Atomisation &amp; Encapsulation, Büchi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272294v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation en pharmacie et agro-alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insight in the mechanism of interactions of divalent cation (Ca and Zn) with low methoxy pectin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cousin F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Atomisation &amp; Encapsulation, Büchi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Neutron &amp; Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263748v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Princeps, copies, génériques : quelles différences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps Médical de Bourgogne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scavenging activity of rutin encapsulated in low methoxyl pectin beads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensak Jantrawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11247,333 +11283,333 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Advanced Polymeric Materials (ICAPM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Kottayam Kerala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie : collaboration entre professionnels de santé et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belon J.P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huichard S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kohli E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion de l’Académie Nationale de Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulation of probiotic bacteria with polysaccharides for colonic delivery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Martin-Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ebel B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Advances in Local Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APGI - ADRITELF, Sep 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How liquid media compositions influence the release of active molecules from active edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabra M.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11601,100 +11637,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Symposium on Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface properties on the release of active compounds encapsulated in carrageenan-based films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabra M.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11722,169 +11758,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATBIM : 2nd International Meeting on Material / Bioproduct Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier La collaboration interprofessionnelle au service du patient dans les études de santé : quels objectifs, quelles méthodes en formation initiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coopération entre professionnels de santé. Retour d’expérience du séminaire du 16 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etats Généraux de la Formation Médicale, Dec 2011, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release kinetics in aqueous media of volatile and non volatile compounds encapsulated in carrageenan-based films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabra M.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11912,182 +11948,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Food Technologists, Biotechnologists and Nutritionnists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using plant macromolecules to produce flavor microcpasules by spray-drying multilayered oil/water emulsions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th World Congress of CIGR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the ionic strength of dissolution media can control the release of a drug encapsulated in iota carrageenan coatings.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12115,1432 +12151,1432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APGI - ADRITELF, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-pectinate beads for colonic delivery : aspects from an in-vitro/in-vivo comparison.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Pellequer</w:t>
+                <w:t xml:space="preserve">Interest of preformulation studies to select a carrier in order to produce a solid self-emulsifying drug delivery system by spray-congealing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Q. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 th Proc. Int. Symp. Controlled Release Bioact. Mater</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRS Inc, Jul 2008, New-York, United States</w:t>
+              <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APV - APGI, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272214v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of preformulation studies to select a carrier in order to produce a solid self-emulsifying drug delivery system by spray-congealing.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jannin V</w:t>
+                <w:t xml:space="preserve">Zinc-pectinate beads for colonic delivery : aspects from an in-vitro/in-vivo comparison.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhalleine C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APV - APGI, Apr 2008, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">35 th Proc. Int. Symp. Controlled Release Bioact. Mater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRS Inc, Jul 2008, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272187v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications pharmaceutiques des émulsions sèches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles pistes pour la Pharmacie Galénique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEPG &amp; Académie Théramex « Michel Lanquetin », Oct 2007, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhéologie d’un produit sucré congelé au-dessus de sa température de transition vitreuse.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et Intérêts des émulsions sèches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journée de Calorimétrie et d’Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
+              <w:t xml:space="preserve">10ème Journée Scientifique. « Systèmes lipidiques : voie orale ». Performance et Qualité. Evolutions scientifique, technologique, biopharmaceutique et réglementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272686v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et Intérêts des émulsions sèches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rhéologie d’un produit sucré congelé au-dessus de sa température de transition vitreuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamelot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journée Scientifique. « Systèmes lipidiques : voie orale ». Performance et Qualité. Evolutions scientifique, technologique, biopharmaceutique et réglementaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">36ème Journée de Calorimétrie et d’Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263739v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pharmacien, éducateur de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adenot I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Train de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ordre des Pharmaciens et Sanofi-Aventis, Apr 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes auto-émulsionnables et émulsions sèches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stabilité des Principes actifs et Produits formulés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes transdermiques et Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Institut Européen des Membranes « Membranes et Médicaments »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séminaire CNRS, Sep 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche - Développement de nouveaux excipients lipidiques multifonctionnels. Intérêts - Applications - Problèmes posés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journée Scientifique. « Substances à Usage Pharmaceutique ». Nouveaux excipients multifonctionnels. Aspects scientifique, technique et réglementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon usage des médicaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme départemental de prévention en faveur des seniors.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FAPA (Fédération Départementale des Retraités et Personnes Agées) et l'Ordre des Pharmaciens, Oct 2003, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les tests de dissolution préconisés par la Pharmacopée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Excipients et principes actifs : maîtriser l'étape de dissolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROFORUM, Oct 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of dissolution behaviour with preliminary tests. Proc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une formulation lipidique autoémulsionnable sèche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevalier C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADRITELF - APGI - APV, 2002, Florence, Italy. pp. 457-458</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Médecine - Pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272092v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une formulation lipidique autoémulsionnable sèche.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of dissolution behaviour with preliminary tests. Proc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debray C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Médecine - Pharmacie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Dijon, France</w:t>
+              <w:t xml:space="preserve">4th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADRITELF - APGI - APV, 2002, Florence, Italy. pp. 457-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272674v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsions adsorbées sèches : évaluation d'un système complexe.</w:t>
+                <w:t xml:space="preserve">Emulsions adsorbées sèches : évaluation d'un système complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas V</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Médecine - Pharmacie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes pharmaceutiques : du bon usage des médicaments. Cas de l'aspirine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13550,78 +13586,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral excipients to reduce moisture sensitivity of orodispersible films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13636,100 +13672,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Innovation in Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot melt extrusion, a promising technology for oral thin film manufacturing and process scale-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13744,100 +13780,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Controlled Release Society: Annual Meeting and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a promising manufacturing technology on the physical and chemical properties of oral thin films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13852,208 +13888,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new organic / inorganic « Nanoparticles-in-Microparticles Drug Delivery Systems » (NiMDDS) for oral controlled release of fragile molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulley D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pellequer Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the manufacturing process on orodispersible film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14068,208 +14104,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of slicing parameters influence on the characteristics of CMC-durian 3D-printed films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panraksa P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantrawut P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafrafin R.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Pharmaceutics, Advanced technologies enabling new therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an analytical method for assessing the solubility kinetics of packaging films in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14284,198 +14320,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd CIRCUL-A-BILITY CONFERENCE COST Action (CA19124): Rethinking Packaging for Circular and Sustainable Food Supply Chains of the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Poloxamer 407 on the properties of curcumin pectin beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulley D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aodsab N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourmand B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panraksa P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Pharmaceutics, Advanced technologies enabling new therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et optimisation d’un procédé de production de bactéries extrêmement sensibles à l’oxygène pour leur exploitation industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14517,1097 +14553,1097 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct compression of probiotics : A screening study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brouzes J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecelercq B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muchert S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Meeting on Pharmaceutics, Biopharmaceutics and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maghemite nanoparticles grafted with a biodegradable PEG-PEtG copolymer as new potential devices for drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaumont D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hu L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percheron A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3nd European Conference on Pharmaceutics, Bringing science into pharmaceutical practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carboxymethyl cellulose coating incorporated with zinc oxide nanoparticles on the qualities of tangerine (Citrus reticulata Blanco) during storage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pumratchayakul P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinijsuwan S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Shelf Life International Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of shea butter amount on the properties of calcium-pectin microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuo A.N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Aka Any-Grah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ahmont Landry Kablan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF Nano &amp; C’Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
+                <w:t xml:space="preserve">Physicochemistry and antioxidant properties of extracts of three Ivorian plants, intended to be encapsulated for the treatment of alopecia in black women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuo Kouassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.S. Aka Any-Grah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dally Laba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’guessan Gnaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPOW XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Formulation days 2019 : Advances in Formulation of Active Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373072v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemistry and antioxidant properties of extracts of three Ivorian plants, intended to be encapsulated for the treatment of alopecia in black women.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N’guessan Gnaman</w:t>
+                <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaucher B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jouffrey C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formulation days 2019 : Advances in Formulation of Active Ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">ISOPOW XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272911v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of OSA modified pectin solutions at a nanoscale level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">A Quality by Design approach to understand chemical modification of pectin for the formulation of drug delivery systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahe J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venier M-C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Nano &amp; C’Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">3nd European Conference on Pharmaceutics, Bringing science into pharmaceutical practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272934v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quality by Design approach to understand chemical modification of pectin for the formulation of drug delivery systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">Characterization of OSA modified pectin solutions at a nanoscale level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C-H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaiwarit T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jantrawut P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3nd European Conference on Pharmaceutics, Bringing science into pharmaceutical practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">SF Nano &amp; C’Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272923v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach to study the probiotic rehydration and controlled release from encapsulation matrixes thanks to dye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15626,414 +15662,414 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surfactant upon curcumin encapsulation in pectinate matrices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.H Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into gelation kinetics and gel front migration in cation-induced polysaccharide hydrogels by viscoelastic and turbidity measurements: Effect of the nature of divalent cations.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verstraeten S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Food Colloids Conference: Application of Soft Matter Concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272899v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05261903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into gelation kinetics and gel front migration in cation-induced polysaccharide hydrogels by viscoelastic and turbidity measurements: Effect of the nature of divalent cations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh, U.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Maire Du Poset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">17th Food Colloids Conference: Application of Soft Matter Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261903v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16092,397 +16128,397 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of mango peel waste as natural pectin resources for pharmaceutical applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaiwarit T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantrawut P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin modification via poly(caprolactone) “grafting to”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin modification with a solvent free for the formulation of drug systems delivery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couvercelle J-P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16541,113 +16577,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès du G.F.H.G.N.P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et stabilisation de bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calieri C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16666,337 +16702,337 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Raise</w:t>
+                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR PAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics – Novel dosage forms, innovative technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267649v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allouche R</w:t>
+                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caliri C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics – Novel dosage forms, innovative technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272868v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17041,73 +17077,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different encapsulation strategies to stabilize extremely oxygen-sensitive bacteria: case of the probiotic Faecalibacterium Prausnizii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17116,123 +17152,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Encapsulation Strategies to stabilize Extremly Oxygen-sensitive Bacteria: Case of the Probiotic Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17291,87 +17327,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Congress on Innovation in Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Antibes-Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the pectin gels properties on in vitro release from rutin calcium pectinate microparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh U.T.D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17386,225 +17422,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of active substance upon film forming solution stability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkichari M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemery E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17632,834 +17668,834 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk protein-pectin beads : a novel means for curcumin encapsulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen T.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh T.U</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
+                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337381v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopol 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337451v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of anthocyanins from purple corn cob by spray-drying and release studies of encapsulated powder.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Pharmaceutics – Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Biopol 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269000v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Encapsulation of anthocyanins from purple corn cob by spray-drying and release studies of encapsulated powder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapcum N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriyapongson J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenume M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">European Conference on Pharmaceutics – Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337443v1</w:t>
+                <w:t xml:space="preserve">hal-05269000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of curcumin encapsulation in whey protein-pectin beads upon their properties with intestinal medium.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernandez B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen T.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Subirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fliss I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18487,100 +18523,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Delivery of functionality in complex food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18608,432 +18644,432 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Delivery of Functionality in Complex Food Systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of m-PEG-PCL polymersomes size measurements by 3 optical techniques : DLS, NTA and two-photon microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkichari M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of excipients and tabletting parameters on probiotics survival and delivery in the intestine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Court R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molimard P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Advances in Local Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can curcumin be stabilised through its encapsulation in maltodextrins?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paladii E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Properties of Water (ISOPOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Fiskebäckskil, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-pectin hybrid beads: an innovative way to control the delivery of theophylline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19061,195 +19097,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Advances in Local Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin encapsukation in maltodextrins: a solution for stability ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paladii E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug release modulation using silica-coated calcium pectinate beads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19264,113 +19300,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">de l’encapsulation de Bifidobacterium bifidum et évaluation de sa survie dans un modèle de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleury M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19385,100 +19421,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dissolution media on the release of an active compound encapsulated in iota-carrageenans based films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parsons P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hambleton A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19506,221 +19542,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium pectinate beads drug delivery modulation by a novel silica coated system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laukamp E.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the drying-carrier of multi-layer microcapsules on the controlled release of ketoprofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laukamp E.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19735,113 +19771,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of various coenzyme Q10 (CoQ10) formulations in order to obtain suitable microcapsules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Founier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19856,113 +19892,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the drying-carrier of multi-layer microcapsules on the controlled release of ketoprofen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laukamp E.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19977,238 +20013,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between microparticles and dissolution media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyen C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron fortification of foods and nutraceutics : peroxidation risk – the evidence of oxidative stability of iron chelates at an oil in water emulsions stabilized by milk proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cases E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sturza R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20223,786 +20259,786 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of microcapsules based on pea protein, pectin and maltodextrins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth International Conference on Bioencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Gröningen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between microparticles and dissolution media. How can be sure to use the right media for the development of an oral solid dosage forms ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doyen C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water, oxygen and aroma barrier properties of iota-carrageenan emulsions-based films used for encapsulation of active compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hambleton A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using plant macromolecules to produce adjustable microcapsules by spray-drying.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Conference on Bioencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of pectin to improve spray-dry stability of pea protein-coated oil droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Food Water Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nürtingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of spray-congealing to obtain a solid self-emulsifying drug delivery system (SEDDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Q. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.Q. Tran</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of pectin-theophylline films or beads for colonic drug delivery: effect of calcium and zinc cations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Gomis R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21017,87 +21053,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of protein-pectin interactions and their impact in the stability of W/O emulsion before and after drying.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21125,2033 +21161,2033 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the surface structure of Gelucire®44/14 at various humidities by AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enderlin E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-drying of oil in water emulsion stabilized by β-lactoglobulin and pectin: How spectrosocpic tools can target the interactions between macromolecules and their interfacial structure and organization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Delivery of functionality in complex food systems: physically-inspired approaches from nanoscale to microscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Amherst, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dissolution media on in vitro performances of different pectinate gel beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIèmes Journées Scientifiques du GTRV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of carriers for the development of solid self-emulsifying drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clerc S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of cross-linked pectin beads in order to target efficiently the colon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuis G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genelot C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EUFEPS Conference on Optimising Drug Delivery and Formulation: Evaluation of Drug Delivery Systems. Issues and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state characterisation of a self-emulsifying formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delivery of functionality in complex food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lausanne, Switzerland. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poloxamers influence the dissolution and stability of lipid matrices of Precirol ATO 5TM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pochard E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAPS Annual Meeting and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of contact angle measurements and microscopic studies to the knowledge of self-emulsifying drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EUFEPS Conference on Optimising Drug Delivery and Formulation: Evaluation of Drug Delivery Systems. Issues and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a new process to obtain a solid self-emulsifying formulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Jannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Drug Delivery and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of pectin in the making of calcium pectinate gel beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupuis G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Drug Delivery and Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a thin HPMC overcoating on drug dissolution before and after compression.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamet J.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnet T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Int. Symp. Controlled Release Bioact. Mater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry Adsorbed Emulsion: Evaluation of an intricate drug delivery system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas V</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 3rd World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of a new grade of microcrystalline cellulose at various environmental relative humidities: study of morphological and mechanical characteristics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of a new grade of microcrystalline cellulose at various environmental relative humidities: study of morphological and mechanical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas V</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourcelot Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 2nd World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude morphologique du modèle de pénétration transcutanée in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haftek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanitakis J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hueber F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schmitt D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARD (Congrès Annuel de Recherche Dermatologique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of backing layers on estradiol percutaneous absorption from adhesive matrices. Comparison with in vivo TEWL measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bardy C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bevan B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bardy C</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hueber F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teillaud E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Int. Symp. Controlled Release Bioact. Mater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidermal barrier in human skin xenografts and the role of cyclosporin A (CsA) treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haftek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amsellem C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelletier J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martini M.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCUR (Society for Cutaneous Ultrastructure Research), XIXth Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrière épidermique de la peau humaine greffée chez le rat &amp;quot;nude&amp;quot;. Influence de la cyclosporine A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haftek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amsellem C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pelletier J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martini M.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARD (Congrès Annuel de Recherche Dermatologique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23161,270 +23197,270 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacie galénique, pharmacocinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Soulairol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Francophone Des Enseignants de Pharmacie Galénique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Groupe Des Enseignants de Pharmacocinétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elsevier Masson, 2022, Objectif internat pharmacie, Jean-Paul Belon et Sébastien Faure, 978-2-2947-7808-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacie galénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacocinétique, Objectif Internat Pharmacie, J-P. Belon et S. Faure (Direction de la collection)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier Masson, 106 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin as Drug-Release Vehicle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -23440,1399 +23476,1274 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pectin : Technological and Physiological Properties, Kontogiorgos V. (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Swizerland AG, pp.189-207, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin as Drug-Release Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pectin: Technological and Physiological Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.189-207, 2020, 978-3-030-53420-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-53421-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacie galénique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Préparateur en Pharmacie : Guide Théorique et Pratique, Gazengel J-M. (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec &amp; Doc Lavoisier, Paris, 2ème édition, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émulsions sèches. Chapitre 4 : Solutions, suspensions et émulsions destinées aux voies orale, parentérale et ophtalmique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie Galénique. Formulation et technologie pharmaceutique, Wehrlé P. (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-159, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions, suspensions et émulsions destinées aux voies orale, parentérale et ophtalmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghania Degobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amdidouche -Hussein Didja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Marti-Mestres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rosilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maloine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacie galénique formulation et technologie pharmaceutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-134, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyophilisats oraux.</w:t>
+                <w:t xml:space="preserve">Lyophilisats oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes médicamenteuses, Falson-Rieg F., Faivre V., Pirot F. (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec &amp; Doc Lavoisier et Editions Médicales Internationales, Paris, pp.91-100, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprimés solubles et dispersibles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes médicamenteuses, Falson-Rieg F., Faivre V., Pirot F. (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tec &amp; Doc Lavoisier et Editions Médicales Internationales, Paris, pp.83-90, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05274045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of pig ear skin as a model for in vitro percutaneous absorption studies.</w:t>
+                <w:t xml:space="preserve">Influence of skin thickness on estradiol percutaneous absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hueber F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teillaud E</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4b, pp.271-274, 1996</w:t>
+              <w:t xml:space="preserve">, 4b, STS Publishing Ltd, Cardiff, pp.275-277, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274026v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of skin thickness on estradiol percutaneous absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and biochemical evaluation of the epidermal barrier in ex vivo permeabilized human skin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haftek M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teillon M.H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martini M.C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Teillaud E</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 4b, STS Publishing Ltd, Cardiff, pp.275-277, 1996</w:t>
+              <w:t xml:space="preserve">, 4b, STS Publishing Ltd, Cardiff, pp.311-314, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274034v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and biochemical evaluation of the epidermal barrier in ex vivo permeabilized human skin.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes d'étude du passage percutané.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Schmitt D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4b, STS Publishing Ltd, Cardiff, pp.311-314, 1996</w:t>
+              <w:t xml:space="preserve">Biologie de la peau, D. Schmitt (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions INSERM, pp.47-55, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274043v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d'étude du passage percutané.</w:t>
+                <w:t xml:space="preserve">Evaluation of Testskin LES-100 as a model for human skin in vitro percutaneous absorption studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teillaud E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikler C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biologie de la peau, D. Schmitt (Eds)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les Editions INSERM, pp.47-55, 1995</w:t>
+              <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3b, STS Publishing Ltd, Cardiff, pp.458-462, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274020v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Testskin LES-100 as a model for human skin in vitro percutaneous absorption studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of transdermal delivery of an anti-inflammatory drug : a comparison of hairless mouse skin, hairless rat skin, pig ear skin and human skin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Math M.C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawaya A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teillaud E</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikler C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 3b, STS Publishing Ltd, Cardiff, pp.458-462, 1993</w:t>
+              <w:t xml:space="preserve">, 3b, STS Publishing Ltd, Cardiff, pp.573-577, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274007v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of transdermal delivery of an anti-inflammatory drug : a comparison of hairless mouse skin, hairless rat skin, pig ear skin and human skin.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Math M.C</w:t>
+                <w:t xml:space="preserve">Epidermal barrier in human skin xenografts on nude rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haftek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsellem C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelletier J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martini M.C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3b, STS Publishing Ltd, Cardiff, pp.573-577, 1993</w:t>
+              <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3b, pp.443-448, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274013v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidermal barrier in human skin xenografts on nude rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pig skin as an animal model for in vitro percutaneous absorption studies. In : Prediction of Percutaneous Penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Haftek</w:t>
+                <w:t xml:space="preserve">Bevan B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
-              <w:r>
-[...136 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teillaud E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3b, STS Publishing Ltd, Cardiff,, pp 111-116, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24964,51 +24875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition contenant un dérivé de cellulose, un plastifiant et un solvant volatil, et ses utilisations comme pansement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25039,51 +24950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition contenant un dérivé de cellulose, un plastifiant et un solvant volatil, et ses utilisations comme pansement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25489,51 +25400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon usage des laxatifs à l’officine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25659,51 +25570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La schizophrénie et sa thérapeutique antipsychotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25831,51 +25742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A3803C0"/>
+    <w:nsid w:val="5EC9DDDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -26062,51 +25973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-chambin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9627-6073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06999305X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Faillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Collaveri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roupret Serzec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/jpc.2025.0617" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worrawee Siripruekpong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruedeekorn Wiwattanapatapee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.106729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reuther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittawan Tongkanarak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapol Srichana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.113964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanpong Chaiwarit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanjit Duangsonk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastra Yuantrakul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baramee Chanabodeechalermrung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waristha Khangtragool" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pensak Jantrawut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodchakorn Buri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;h&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16683" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Panraksa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornchai Rachtanapun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parichat Thipchai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.03.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Maryjose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2021.112966" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mahe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarana Sommano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warintorn Ruksiriwanich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105611" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caliri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charriau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101608" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Maroso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Papini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paululat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104242" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T.D. Huynh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Du Poset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Furon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michiels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2017.09.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618709v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittisak Jantanasakulwong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brachais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9070289" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509565v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01501482v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T. D. Huynh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11010" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie H&#233;liniak" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sari" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2015.03.035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877714v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.05.023" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGJCQ3QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193401v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pillon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.06.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193389v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.08.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSV4P7XJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434074v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin-Dejardin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2013.02.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D951L5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193424v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouyer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.11.031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.04.091" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193439v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrisor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ion" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plasseraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2012.703491" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.035" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.028" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZC2T3W0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193431v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brachais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Couvercelle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2012.672055" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178160v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.059" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193455v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0497-z" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71018-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0271H5RD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71015-1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMW0LD41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.02.037" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2PRTZ2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295504v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamauchi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.038" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ6MLV8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-009-9125-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1378C74BD41DED8C2BF543E35DCA6E492B5D12DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378872v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FC79P3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516924v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272661v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuther M" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet N" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263777v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263775v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodsab N" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272656v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo-Kouassi N.A" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. N'Guessan Gnaman" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka-Any-Grah A.A.A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi A" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272652v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka-Any-Grah S.A.A" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272743v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulley D" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyer F" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellequer Y" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272737v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272637v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo A." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.S. Aka Any-Grah" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally L.I" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan C" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272619v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahe J" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couvercelle" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250368v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263766v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally L." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250412v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263761v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272611v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachaisc H" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272493v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwarit T" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272483v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250425v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272699v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couvercelle" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272476v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamsri T" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272692v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U.T.D" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263760v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250446v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272467v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latreche K" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste S" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesniewska E" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250605v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263756v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272460v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baric" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beduneau A" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272452v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263753v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250507v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263748v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272284v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263828v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belon J.P" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichard S" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohli E" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272271v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebel B" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272257v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn F" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272250v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263742v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272242v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272225v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gharsallaoui A" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272237v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272214v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulari" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pellequer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272187v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263740v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263739v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263801v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenot I" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263736v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263731v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263724v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263799v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263730v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272092v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray C" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat-Gonthier M.H" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272674v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier C" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272669v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263794v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517459v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272875v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272777v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272774v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272977v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272961v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panraksa P" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantrawut P" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafrafin R.A" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272966v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272954v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourmand B" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251580v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272948v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouzes J" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecelercq B" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchert S" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272919v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont D" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu L" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percheron A" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373053v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumratchayakul P" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinijsuwan S" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272942v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo A.N" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aka Any-Grah" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ahmont Landry Kablan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272911v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Kouassi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally Laba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Gnaman" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272934v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272923v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venier M-C" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272892v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Nguyen" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272899v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh, U." TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251614v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272897v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272884v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272769v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvercelle J-P" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261831v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261887v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calieri C" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267649v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliri C" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272868v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261910v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272844v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Martino" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261923v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272838v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272833v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemery E" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272787v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen T.A" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh T.U" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269000v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapcum N" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriyapongson J" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenume M" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269005v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez B" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fliss I" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272798v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268990v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court R" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molimard P" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268982v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paladii E" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268993v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268976v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268969v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267657v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury M" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268934v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsons P" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambleton A" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268943v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laukamp E.J" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267665v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gharsallaoui" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268960v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founier C" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzun-Cojocaru T" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268921v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267672v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyen C" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268950v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cases E" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturza R" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268908v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268874v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268866v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268897v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268840v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Gomis R" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268816v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S." TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268830v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enderlin E" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lesniewska" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267681v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268803v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc S" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268790v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis G" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelot C" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268759v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268767v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochard E" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268779v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268735v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jannin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268745v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268729v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet J.C" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet T" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268721v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268714v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres C" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourcelot Y" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267688v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftek M" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanitakis J" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hueber F" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt D" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268704v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardy C" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan B" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teillaud E" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267626v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haftek" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsellem C" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier J" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martini M.C" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267693v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165156v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Soulairol" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Francophone Des Enseignants de Pharmacie Gal&#233;nique" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe Des Enseignants de Pharmacocin&#233;tique" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274077v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274070v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016494v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274064v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274058v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059665v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdidouche -Hussein Didja" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marti-Mestres" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274049v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274045v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274026v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent C.M" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Teillaud" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274034v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274043v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teillon M.H" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274020v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274007v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikler C" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274013v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math M.C" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawaya A" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274002v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273992v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273680v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villette E" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273678v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273667v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derain N" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amey A-S" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273635v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollat J-M" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafitte G" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin E" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263842v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousselot S" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmas X" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263826v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochot A" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillon F" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263818v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumont" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263823v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillot G" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263809v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-chambin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9627-6073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06999305X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Faillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Collaveri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roupret Serzec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/jpc.2025.0617" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worrawee Siripruekpong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruedeekorn Wiwattanapatapee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.106729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reuther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittawan Tongkanarak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapol Srichana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.113964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanpong Chaiwarit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanjit Duangsonk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastra Yuantrakul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baramee Chanabodeechalermrung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waristha Khangtragool" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pensak Jantrawut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodchakorn Buri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;h&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16683" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Panraksa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornchai Rachtanapun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parichat Thipchai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.03.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Maryjose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2021.112966" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mahe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarana Sommano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warintorn Ruksiriwanich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105611" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caliri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charriau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101608" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Maroso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Papini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paululat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104242" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T.D. Huynh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Du Poset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679859v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Furon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michiels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2017.09.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ7KGDG8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittisak Jantanasakulwong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brachais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9070289" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01501482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T. D. Huynh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie H&#233;liniak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pillon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2015.03.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX30G2D5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.05.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGJCQ3QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.06.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.08.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSV4P7XJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin-Dejardin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2013.02.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D951L5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.11.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.04.091" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193439v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrisor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plasseraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2012.703491" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193448v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZC2T3W0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brachais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Couvercelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2012.672055" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK528JNC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193455v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0497-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71018-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0271H5RD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.02.037" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2PRTZ2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71015-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMW0LD41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295504v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamauchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ6MLV8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-009-9125-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1378C74BD41DED8C2BF543E35DCA6E492B5D12DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.07.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FC79P3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuther M" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet N" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263775v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodsab N" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263769v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo-Kouassi N.A" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. N'Guessan Gnaman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka-Any-Grah A.A.A" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi A" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272652v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka-Any-Grah S.A.A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272743v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulley D" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyer F" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellequer Y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272737v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo A." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.S. Aka Any-Grah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally L.I" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan C" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272619v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahe J" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couvercelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263766v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272630v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally L." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250412v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272611v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachaisc H" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwarit T" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couvercelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamsri T" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U.T.D" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263760v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250446v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272467v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latreche K" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste S" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesniewska E" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250605v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263756v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272460v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baric" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beduneau A" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263753v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250507v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263748v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263744v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belon J.P" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichard S" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohli E" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272271v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebel B" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272257v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn F" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272250v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263742v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272242v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gharsallaoui A" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272237v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272187v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272214v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulari" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pellequer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263739v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263801v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenot I" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263736v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263731v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263724v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263799v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263730v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272674v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272092v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray C" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat-Gonthier M.H" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272669v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263794v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517459v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272875v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272777v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272774v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272961v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panraksa P" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantrawut P" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafrafin R.A" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272966v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272954v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourmand B" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251580v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272948v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouzes J" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecelercq B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchert S" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272919v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont D" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu L" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percheron A" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373053v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumratchayakul P" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinijsuwan S" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo A.N" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aka Any-Grah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ahmont Landry Kablan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272911v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Kouassi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally Laba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Gnaman" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venier M-C" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272934v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272892v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Nguyen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272899v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh, U." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251614v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272897v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272884v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272769v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvercelle J-P" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261831v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261887v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calieri C" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272868v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267649v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliri C" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261910v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Martino" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261923v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272838v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272833v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemery E" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272787v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen T.A" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh T.U" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269000v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapcum N" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriyapongson J" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenume M" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269005v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez B" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fliss I" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272798v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268990v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court R" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molimard P" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268982v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paladii E" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268993v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268976v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268969v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267657v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury M" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268934v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsons P" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambleton A" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268943v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laukamp E.J" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267665v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gharsallaoui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268960v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founier C" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzun-Cojocaru T" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268921v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267672v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyen C" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268950v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cases E" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturza R" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268908v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268874v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268866v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268897v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268840v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Gomis R" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268816v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268830v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enderlin E" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lesniewska" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267681v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268803v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc S" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268790v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis G" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelot C" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268759v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268767v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochard E" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268779v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268735v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jannin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268745v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268729v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet J.C" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet T" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268721v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268714v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres C" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourcelot Y" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267688v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftek M" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanitakis J" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hueber F" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt D" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268704v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardy C" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan B" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teillaud E" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267626v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haftek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsellem C" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier J" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martini M.C" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267693v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165156v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Soulairol" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Francophone Des Enseignants de Pharmacie Gal&#233;nique" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe Des Enseignants de Pharmacocin&#233;tique" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274077v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274070v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016494v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274064v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274058v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059665v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdidouche -Hussein Didja" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marti-Mestres" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274049v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274045v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274034v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274043v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teillon M.H" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274020v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274007v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikler C" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274013v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math M.C" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawaya A" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274002v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273992v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273680v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villette E" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273678v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273667v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derain N" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amey A-S" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273635v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollat J-M" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafitte G" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin E" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263842v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousselot S" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmas X" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263826v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochot A" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillon F" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263818v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumont" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263823v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillot G" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263809v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>