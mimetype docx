--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -196,278 +196,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of pediatric drugs: and what if we collectively changed our approach?</w:t>
+                <w:t xml:space="preserve">Structural and mechanistic exploration in the development of floating drug delivery systems using calcium-pectinate gels with sodium bicarbonate as CO2 gas-forming agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Faillat</w:t>
+                <w:t xml:space="preserve">Worrawee Siripruekpong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Collaveri</w:t>
+                <w:t xml:space="preserve">Ruedeekorn Wiwattanapatapee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bochot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Pharmacie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/jpc.2025.0617⟩</w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, pp.106729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.106729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193319v1</w:t>
+                <w:t xml:space="preserve">hal-05143724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and mechanistic exploration in the development of floating drug delivery systems using calcium-pectinate gels with sodium bicarbonate as CO2 gas-forming agent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of pediatric drugs: and what if we collectively changed our approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Faillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Worrawee Siripruekpong</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Collaveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruedeekorn Wiwattanapatapee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Amélie Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Roupret Serzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 107, pp.106729. </w:t>
+              <w:t xml:space="preserve">Journal de Pharmacie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44 (2), pp.60-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2025.106729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/jpc.2025.0617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143724v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orodispersible films prepared by hot-melt extrusion versus solvent casting</w:t>
               </w:r>
@@ -564,274 +564,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new method for analyzing the behavior of rapidly dissolving films in contact with liquids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">Evaluating the biomolecular interaction between delamanid/formulations and human serum albumin by fluorescence, CD spectroscopy and SPR: Effects on protein conformation, kinetic and thermodynamic parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krittawan Tongkanarak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teerapol Srichana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jddst.2024.106205⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239, pp.113964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.113964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784445v1</w:t>
+                <w:t xml:space="preserve">hal-04628701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the biomolecular interaction between delamanid/formulations and human serum albumin by fluorescence, CD spectroscopy and SPR: Effects on protein conformation, kinetic and thermodynamic parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+                <w:t xml:space="preserve">Development of a new method for analyzing the behavior of rapidly dissolving films in contact with liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Reuther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teerapol Srichana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 239, pp.113964. </w:t>
+              <w:t xml:space="preserve">Journal of Drug Delivery Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (A), pp.106205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2024.113964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jddst.2024.106205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628701v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Carboxylate-Dialdehyde Cellulose to Use as a Component in Composite Thin Films for an Antibacterial Material in Wound Dressing</w:t>
               </w:r>
@@ -1732,295 +1732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mango (cv. Nam Dokmai) peel as a source of pectin and its potential use as a film-forming polymer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Warintorn Ruksiriwanich</w:t>
+                <w:t xml:space="preserve">Phytochemical analysis of two Weigela florida cultivars, “Pink Poppet” and “Jean’s Gold”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Mitaine-Offer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomofumi Miyamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105611⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37, pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893502v1</w:t>
+                <w:t xml:space="preserve">hal-05193360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis of two Weigela florida cultivars, “Pink Poppet” and “Jean’s Gold”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Simon Bellaye</w:t>
+                <w:t xml:space="preserve">Mango (cv. Nam Dokmai) peel as a source of pectin and its potential use as a film-forming polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanpong Chaiwarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supuksorn Masavang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarana Sommano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warintorn Ruksiriwanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 37, pp.85-89. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.105611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2020.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193360v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two encapsulation processes to protect the commensal gut probiotic bacterium Faecalibacterium prausnitzii from the digestive tract</w:t>
               </w:r>
@@ -2402,511 +2402,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized tableting for extremely oxygen-sensitive probiotics using direct compression</w:t>
+                <w:t xml:space="preserve">Insights into gelation kinetics and gel front migration in cation-induced polysaccharide hydrogels by viscoelastic and turbidity measurements: Effect of the nature of divalent cations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Allouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+                <w:t xml:space="preserve">Uyen T.D. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Du Poset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.01.010⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190, pp.121 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.02.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706790v1</w:t>
+                <w:t xml:space="preserve">hal-01895737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into gelation kinetics and gel front migration in cation-induced polysaccharide hydrogels by viscoelastic and turbidity measurements: Effect of the nature of divalent cations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized tableting for extremely oxygen-sensitive probiotics using direct compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uyen T.D. Huynh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Du Poset</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 190, pp.121 - 128. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 538 (1-2), pp.14 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.02.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2018.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895737v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pellets based on polyuronates: Relationship between gelation and release properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">La pharmacovigilance à l’officine, de la définition à la mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Furon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guerriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (571), pp.24 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2017.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513580v1</w:t>
+                <w:t xml:space="preserve">hal-01679859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pharmacovigilance à l’officine, de la définition à la mise en œuvre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guerriaud</w:t>
+                <w:t xml:space="preserve">Pellets based on polyuronates: Relationship between gelation and release properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen T.D. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Michiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.27 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2017.09.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01679859v1</w:t>
+                <w:t xml:space="preserve">hal-01513580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Plasticizer Type on Tensile Property and In Vitro Indomethacin Release of Thin Films Based on Low-Methoxyl Pectin</w:t>
               </w:r>
@@ -3016,342 +3016,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+                <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.266 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509565v1</w:t>
+                <w:t xml:space="preserve">hal-01432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">STP Pharma Pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.105-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432119v1</w:t>
+                <w:t xml:space="preserve">hal-01509565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled release of tyrosol and ferulic acid encapsulated in chitosan–gelatin films after electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3437,77 +3437,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen T. D. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (5), pp.1021 - 1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3541,77 +3541,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release behavior of quercetin from chitosan-fish gelatin edible films influenced by electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3652,303 +3652,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diabetes and Ramadan, a risky practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural behaviour differences in low methoxy pectin solutions in the presence of divalent cations (Ca 2+ and Zn 2+ ): a process driven by the binding mechanism of the cation with the galacturonate unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Héliniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Sari</w:t>
+                <w:t xml:space="preserve">Thi Diem Uyen Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpha.2015.03.035⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.551-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm01839g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193376v1</w:t>
+                <w:t xml:space="preserve">hal-02359075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural behaviour differences in low methoxy pectin solutions in the presence of divalent cations (Ca 2+ and Zn 2+ ): a process driven by the binding mechanism of the cation with the galacturonate unit</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+                <w:t xml:space="preserve">Diabetes and Ramadan, a risky practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Héliniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michiels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Pillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (547), pp.48-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpha.2015.03.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm01839g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359075v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical state influences in vitro release profile of curcumin from pectin beads</w:t>
               </w:r>
@@ -4348,51 +4348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (2), pp.166-174. </w:t>
@@ -4442,51 +4442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-coated calcium pectinate beads for colonic drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4572,51 +4572,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of low methoxyl pectin gel textures and in vitro release of rutin from calcium pectinate beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensak Jantrawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4657,291 +4657,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Release of Local Anaesthetic and Anti-Inflammatory Drugs from Crosslinked Collagen Based Device</w:t>
+                <w:t xml:space="preserve">Influence of temperature and NaCl on the release in aqueous liquid media of aroma compounds encapsulated in edible films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Petrisor</w:t>
+                <w:t xml:space="preserve">María José Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ion</w:t>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-H. Brachais</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macromolecular Science Part A Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10601325.2012.703491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108 (1), pp.30-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193439v1</w:t>
+                <w:t xml:space="preserve">hal-05193448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and NaCl on the release in aqueous liquid media of aroma compounds encapsulated in edible films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Release of Local Anaesthetic and Anti-Inflammatory Drugs from Crosslinked Collagen Based Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Petrisor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María José Fabra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">C.-H. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
+                <w:t xml:space="preserve">G. Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108 (1), pp.30-36. </w:t>
+              <w:t xml:space="preserve">Journal of Macromolecular Science Part A Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (9), pp.699-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.07.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10601325.2012.703491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05193448v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05193439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of spray-dried food flavours microencapsulated with two-layered membranes: Roles of interfacial interactions and water</w:t>
               </w:r>
@@ -4953,77 +4953,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 132 (4), pp.1713-1720. </w:t>
@@ -5073,64 +5073,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Medical Devices Based on Silicon Polymeric Material with Controlled Release of Local Anesthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Petrisor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,51 +5216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-pectinate beads as an in vivo self-assembling system for pulsatile drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dhalleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Moulari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5343,290 +5343,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea (Pisum sativum, L.) Protein Isolate Stabilized Emulsions: A Novel System for Microencapsulation of Lipophilic Ingredients by Spray Drying</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+                <w:t xml:space="preserve">Voies cutanée et percutanée : le retour de l’emplâtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (508), pp.19-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71018-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11947-010-0497-z⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193455v1</w:t>
+                <w:t xml:space="preserve">hal-05193459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voies cutanée et percutanée : le retour de l’emplâtre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Bochot</w:t>
+                <w:t xml:space="preserve">Pea (Pisum sativum, L.) Protein Isolate Stabilized Emulsions: A Novel System for Microencapsulation of Lipophilic Ingredients by Spray Drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pillon</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0515-3700(11)71018-7⟩</w:t>
+              <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (6), pp.2211-2221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11947-010-0497-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05193459v1</w:t>
+                <w:t xml:space="preserve">hal-05193455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug release from calcium and zinc pectinate beads: Impact of dissolution medium composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la biodisponibilité pour la voie orale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5814,64 +5814,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of calcium and zinc pectinate films investigated by FTIR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5995,51 +5995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (3), pp.817-827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6098,90 +6098,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of pectin coating to enhance spray-dry stability of pea protein-stabilised oil-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 122 (2), pp.447-454. </w:t>
@@ -6416,51 +6416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (4), pp.273-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6545,64 +6545,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 40 (9), pp.1107-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6743,450 +6743,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a method for analyzing the behavior of rapidly dissolving films in contact with water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microencapsulation for fragile compounds and probiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Pharmaceutics, Advanced technologies enabling new therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APV – APGI - ADRITELF, Mar 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">Thailand Institute of Scientific and Technological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272661v1</w:t>
+                <w:t xml:space="preserve">hal-05263777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation for fragile compounds and probiotics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of a method for analyzing the behavior of rapidly dissolving films in contact with water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuther M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rollet N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thailand Institute of Scientific and Technological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">4th European Conference on Pharmaceutics, Advanced technologies enabling new therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APV – APGI - ADRITELF, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263777v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation based on pectin and poloxamer: a way to module the curcumin delivery</w:t>
+                <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aodsab N</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Allouche R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zupan N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Nutrition and Physical Activity (NAPA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Power of Personalized Health and Wellness, Chiang Mai, Dec 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">2nd edition of the virtual International Conference « Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263775v1</w:t>
+                <w:t xml:space="preserve">hal-05263769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
+                <w:t xml:space="preserve">Microencapsulation based on pectin and poloxamer: a way to module the curcumin delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zupan N</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aodsab N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pattaraporn Panraksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensak Jantrawut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd edition of the virtual International Conference « Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Torun, Poland</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Nutrition and Physical Activity (NAPA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Power of Personalized Health and Wellness, Chiang Mai, Dec 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263769v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft-tableting: a mean to increase stability of probiotics</w:t>
               </w:r>
@@ -7211,64 +7211,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zupan N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second Edition of Virtual International Conference „Plant productivity and food safety: Soil science, Microbiology, Agricultural Genetics and Food quality”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Torun, Pologne, Poland</w:t>
@@ -7807,51 +7807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inauguration du Centre Powder ON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7928,51 +7928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Tourdot-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres de l'Institut Carnot Qualiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7991,579 +7991,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of coconut oil beads for the treatment of non-scarring alopecia in black women hair.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N’guessan C</w:t>
+                <w:t xml:space="preserve">Tableting: an interesting process to stabilize a probiotic extremely sensitive to oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allouche R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4emes Journées Scientifiques du CAMES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Ouidah, Benin</w:t>
+              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272637v1</w:t>
+                <w:t xml:space="preserve">hal-05250368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin modification by esterification with Octenyl Succinic Anhydride (OSA) to obtain new drug delivery systems.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Formulation of coconut oil beads for the treatment of non-scarring alopecia in black women hair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuo A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.S. Aka Any-Grah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dally L.I</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’guessan C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formulation days 2019 : Advances in Formulation of Active Ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APGI/ SFC, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">4emes Journées Scientifiques du CAMES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Ouidah, Benin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272619v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableting: an interesting process to stabilize a probiotic extremely sensitive to oxygen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pectin modification by esterification with Octenyl Succinic Anhydride (OSA) to obtain new drug delivery systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahe J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C-H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Formulation days 2019 : Advances in Formulation of Active Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APGI/ SFC, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250368v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro dissolution testing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Encapsulation of kernel palm oil into amidated pectinate beads by ionotropic gelation for the treatment of non-scarring alopecia in black women hair.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuo A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A.S. Aka Any-Grah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’guessan C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dally L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faculty of Pharmacy of Chiang Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Pharmacy of Chiang Mai, Oct 2019, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">1er Congrès de la Société Ouest Africaine de Pharmacie galénique et Industrielle (SOAPGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263766v1</w:t>
+                <w:t xml:space="preserve">hal-05272630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of kernel palm oil into amidated pectinate beads by ionotropic gelation for the treatment of non-scarring alopecia in black women hair.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro dissolution testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès de la Société Ouest Africaine de Pharmacie galénique et Industrielle (SOAPGI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">Faculty of Pharmacy of Chiang Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Pharmacy of Chiang Mai, Oct 2019, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272630v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different dosage forms to deliver extremely oxygen-sensitive probiotics</w:t>
               </w:r>
@@ -8575,77 +8575,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd European Conference on Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bologne, Italy</w:t>
@@ -8668,165 +8668,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different techniques of microencapuslation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pectin modification with a solvent free process for the formulation of drug delivery systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahe J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C-H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faculty of Pharmacy of Chiang Mai</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculty of Pharmacy of Chiang Mai, Nov 2018, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Chemistry and Environnement (ICACE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263761v1</w:t>
+                <w:t xml:space="preserve">hal-05272483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New biomaterials with pectin for the formulation of drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachaisc H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 3rd International Conference on Agriculture and Agro-Industry (ICAAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mae Fah Luang University, Nov 2018, Chiang Rai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8877,51 +8916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaiwarit T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensak Jantrawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8953,178 +8992,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pectin modification with a solvent free process for the formulation of drug delivery systems.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different techniques of microencapuslation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Chemistry and Environnement (ICACE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Sousse, Tunisia</w:t>
+              <w:t xml:space="preserve">Faculty of Pharmacy of Chiang Mai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Pharmacy of Chiang Mai, Nov 2018, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272483v1</w:t>
+                <w:t xml:space="preserve">hal-05263761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two methods of grafting for modified pectin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9175,51 +9175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation of soft thin films based on low methoxyl pectin: a compromise between mechanical and in vitro release properties of indomethacin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensak Jantrawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9326,77 +9326,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Agriculture and Agro-Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Chiang Rai, Thailand</w:t>
@@ -9477,51 +9477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR SolvATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9540,264 +9540,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les méthodes de caractérisation des microcapsules encapsulant des molécules bioactives. Quels sont les intérêts des méthodes de dissolution ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arômes : Tendances et applications en encapsulation dans le domaine alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Atelier PASS, Oct 2017, Grasse, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263760v1</w:t>
+                <w:t xml:space="preserve">hal-05250446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les méthodes de caractérisation des microcapsules encapsulant des molécules bioactives. Quels sont les intérêts des méthodes de dissolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Arômes : Tendances et applications en encapsulation dans le domaine alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier PASS, Oct 2017, Grasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250446v1</w:t>
+                <w:t xml:space="preserve">hal-05263760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plasticizers on different properties of film obtained from film-forming solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latreche K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9917,51 +9917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmabiotics Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -10206,51 +10206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Properties of Water (ISOPOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10269,510 +10269,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microencapsulation à base de pectine : un moyen efficace pour moduler les fonctionnalités de molécules fragiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Encapsulation/vectorisation des molécules actives, une stratégie dynamique en agro-alimentaire et en pharmacie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263753v1</w:t>
+                <w:t xml:space="preserve">hal-05272086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microencapsulation à base de pectine : un moyen efficace pour moduler les fonctionnalités de molécules fragiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
+              <w:t xml:space="preserve">Colloque Encapsulation/vectorisation des molécules actives, une stratégie dynamique en agro-alimentaire et en pharmacie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272086v1</w:t>
+                <w:t xml:space="preserve">hal-05263753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+                <w:t xml:space="preserve">How different are the structural changes of low methoxy pectin induced by the divalent cations Ca2+ and Zn2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque “Encapsulation/vectorisation de molécules actives”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">JDN23 Neutron Imaging Workshop Rencontres Rossat – Mignod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Évian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250507v1</w:t>
+                <w:t xml:space="preserve">hal-05272427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different are the structural changes of low methoxy pectin induced by the divalent cations Ca2+ and Zn2+</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Nouvelles stratégies de stabilisation des bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDN23 Neutron Imaging Workshop Rencontres Rossat – Mignod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Évian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Colloque “Encapsulation/vectorisation de molécules actives”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272427v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation study of the interaction of the divalent cations Ca2+ and Zn2+ with polygalacturonic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen H.T.D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10853,64 +10853,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of natural antioxidants from hydrocolloid edible films affected by irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11030,51 +11030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight in the mechanism of interactions of divalent cation (Ca and Zn) with low methoxy pectin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11149,191 +11149,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Princeps, copies, génériques : quelles différences ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scavenging activity of rutin encapsulated in low methoxyl pectin beads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensak Jantrawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warintorn Ruksiriwanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps Médical de Bourgogne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Advanced Polymeric Materials (ICAPM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Kottayam Kerala, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263744v1</w:t>
+                <w:t xml:space="preserve">hal-05272284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scavenging activity of rutin encapsulated in low methoxyl pectin beads.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Princeps, copies, génériques : quelles différences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Advanced Polymeric Materials (ICAPM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Kottayam Kerala, India</w:t>
+              <w:t xml:space="preserve">Printemps Médical de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272284v1</w:t>
+                <w:t xml:space="preserve">hal-05263744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie : collaboration entre professionnels de santé et formation</w:t>
               </w:r>
@@ -11479,51 +11479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lemetais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: Advances in Local Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APGI - ADRITELF, Sep 2013, Pisa, Italy</w:t>
@@ -11578,51 +11578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabra M.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11699,51 +11699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabra M.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11889,51 +11889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabra M.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glynn F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11978,476 +11978,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using plant macromolecules to produce flavor microcpasules by spray-drying multilayered oil/water emulsions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gharsallaoui A</w:t>
+                <w:t xml:space="preserve">How the ionic strength of dissolution media can control the release of a drug encapsulated in iota carrageenan coatings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glynn F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th World Congress of CIGR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APGI - ADRITELF, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272225v1</w:t>
+                <w:t xml:space="preserve">hal-05272237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the ionic strength of dissolution media can control the release of a drug encapsulated in iota carrageenan coatings.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">Using plant macromolecules to produce flavor microcpasules by spray-drying multilayered oil/water emulsions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APGI - ADRITELF, Oct 2010, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">17th World Congress of CIGR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272237v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of preformulation studies to select a carrier in order to produce a solid self-emulsifying drug delivery system by spray-congealing.</w:t>
+                <w:t xml:space="preserve">Zinc-pectinate beads for colonic delivery : aspects from an in-vitro/in-vivo comparison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.Q. Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Saurel</w:t>
+                <w:t xml:space="preserve">Dhalleine C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannin V</w:t>
+                <w:t xml:space="preserve">B. Moulari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pellequer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, APV - APGI, Apr 2008, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">35 th Proc. Int. Symp. Controlled Release Bioact. Mater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRS Inc, Jul 2008, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272187v1</w:t>
+                <w:t xml:space="preserve">hal-05272214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc-pectinate beads for colonic delivery : aspects from an in-vitro/in-vivo comparison.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interest of preformulation studies to select a carrier in order to produce a solid self-emulsifying drug delivery system by spray-congealing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Moulari</w:t>
+                <w:t xml:space="preserve">T.Q. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pellequer</w:t>
+                <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35 th Proc. Int. Symp. Controlled Release Bioact. Mater</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRS Inc, Jul 2008, New-York, United States</w:t>
+              <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APV - APGI, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272214v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications pharmaceutiques des émulsions sèches</w:t>
               </w:r>
@@ -12496,346 +12496,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et Intérêts des émulsions sèches</w:t>
+                <w:t xml:space="preserve">Le Pharmacien, éducateur de Santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adenot I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Journée Scientifique. « Systèmes lipidiques : voie orale ». Performance et Qualité. Evolutions scientifique, technologique, biopharmaceutique et réglementaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">Le Train de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ordre des Pharmaciens et Sanofi-Aventis, Apr 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263739v1</w:t>
+                <w:t xml:space="preserve">hal-05263801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rhéologie d’un produit sucré congelé au-dessus de sa température de transition vitreuse.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et Intérêts des émulsions sèches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journée de Calorimétrie et d’Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
+              <w:t xml:space="preserve">10ème Journée Scientifique. « Systèmes lipidiques : voie orale ». Performance et Qualité. Evolutions scientifique, technologique, biopharmaceutique et réglementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272686v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Pharmacien, éducateur de Santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La rhéologie d’un produit sucré congelé au-dessus de sa température de transition vitreuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamelot S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Train de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ordre des Pharmaciens et Sanofi-Aventis, Apr 2005, Dijon, France</w:t>
+              <w:t xml:space="preserve">36ème Journée de Calorimétrie et d’Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263801v1</w:t>
+                <w:t xml:space="preserve">hal-05272686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes auto-émulsionnables et émulsions sèches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stabilité des Principes actifs et Produits formulés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12929,51 +12929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche - Développement de nouveaux excipients lipidiques multifonctionnels. Intérêts - Applications - Problèmes posés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13600,64 +13600,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral excipients to reduce moisture sensitivity of orodispersible films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13708,64 +13708,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot melt extrusion, a promising technology for oral thin film manufacturing and process scale-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13816,64 +13816,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a promising manufacturing technology on the physical and chemical properties of oral thin films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14032,64 +14032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the manufacturing process on orodispersible film properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reuther M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rollet N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14242,290 +14242,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an analytical method for assessing the solubility kinetics of packaging films in water</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Poloxamer 407 on the properties of curcumin pectin beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulley D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aodsab N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gourmand B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panraksa P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd CIRCUL-A-BILITY CONFERENCE COST Action (CA19124): Rethinking Packaging for Circular and Sustainable Food Supply Chains of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">4th European Conference on Pharmaceutics, Advanced technologies enabling new therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272966v1</w:t>
+                <w:t xml:space="preserve">hal-05272954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Poloxamer 407 on the properties of curcumin pectin beads</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of an analytical method for assessing the solubility kinetics of packaging films in water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reuther M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rollet N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Pharmaceutics, Advanced technologies enabling new therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Marseille, France</w:t>
+              <w:t xml:space="preserve">3rd CIRCUL-A-BILITY CONFERENCE COST Action (CA19124): Rethinking Packaging for Circular and Sustainable Food Supply Chains of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272954v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et optimisation d’un procédé de production de bactéries extrêmement sensibles à l’oxygène pour leur exploitation industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14710,51 +14710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maghemite nanoparticles grafted with a biodegradable PEG-PEtG copolymer as new potential devices for drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaumont D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14829,269 +14829,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of carboxymethyl cellulose coating incorporated with zinc oxide nanoparticles on the qualities of tangerine (Citrus reticulata Blanco) during storage.</w:t>
+                <w:t xml:space="preserve">Influence of shea butter amount on the properties of calcium-pectin microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pumratchayakul P</w:t>
+                <w:t xml:space="preserve">Tuo A.N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinijsuwan S</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">S Aka Any-Grah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ahmont Landry Kablan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Shelf Life International Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">SF Nano &amp; C’Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05373053v1</w:t>
+                <w:t xml:space="preserve">hal-05272942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of shea butter amount on the properties of calcium-pectin microparticles</w:t>
+                <w:t xml:space="preserve">Effect of carboxymethyl cellulose coating incorporated with zinc oxide nanoparticles on the qualities of tangerine (Citrus reticulata Blanco) during storage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuo A.N</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Koffi A</w:t>
+                <w:t xml:space="preserve">Pumratchayakul P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Aka Any-Grah</w:t>
+                <w:t xml:space="preserve">Pinijsuwan S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ahmont Landry Kablan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Tongdeesoontorn W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF Nano &amp; C’Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">9th Shelf Life International Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272942v1</w:t>
+                <w:t xml:space="preserve">hal-05373053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physicochemistry and antioxidant properties of extracts of three Ivorian plants, intended to be encapsulated for the treatment of alopecia in black women.</w:t>
               </w:r>
@@ -15103,51 +15103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuo Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A.S. Aka Any-Grah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dally Laba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15254,51 +15254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jouffrey C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
@@ -15327,90 +15327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quality by Design approach to understand chemical modification of pectin for the formulation of drug delivery systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venier M-C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15448,77 +15448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of OSA modified pectin solutions at a nanoscale level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C-H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brachais C-H</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaiwarit T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15625,51 +15625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jouffrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Dijon, France</w:t>
@@ -15692,368 +15692,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surfactant upon curcumin encapsulation in pectinate matrices.</w:t>
+                <w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.H Nguyen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Verstraeten S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Julliand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t>
+              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272892v1</w:t>
+                <w:t xml:space="preserve">hal-05261903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viability and functionality of F. prausnitzii strains grown in a new confidential growth medium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights into gelation kinetics and gel front migration in cation-induced polysaccharide hydrogels by viscoelastic and turbidity measurements: Effect of the nature of divalent cations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Julliand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huynh, U.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Maire Du Poset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Congress on Targeting Microbiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">17th Food Colloids Conference: Application of Soft Matter Concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261903v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into gelation kinetics and gel front migration in cation-induced polysaccharide hydrogels by viscoelastic and turbidity measurements: Effect of the nature of divalent cations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huynh, U.</w:t>
+                <w:t xml:space="preserve">Influence of surfactant upon curcumin encapsulation in pectinate matrices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Food Colloids Conference: Application of Soft Matter Concepts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272899v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène</w:t>
               </w:r>
@@ -16190,51 +16190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaiwarit T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jantrawut P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16272,90 +16272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin modification via poly(caprolactone) “grafting to”.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Couvercelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16380,64 +16380,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pectin modification with a solvent free for the formulation of drug systems delivery.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahe J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16607,484 +16607,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et stabilisation de bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allouche R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics – Novel dosage forms, innovative technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05261887v1</w:t>
+                <w:t xml:space="preserve">hal-05272868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Allouche R</w:t>
+                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Raise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caliri C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Pharmaceutics – Novel dosage forms, innovative technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR PAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272868v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies d’encapsulation de bactéries probiotiques extrêmement sensibles à l’oxygène.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et stabilisation de bactéries extrêmement sensibles à l’oxygène : cas du probiotique Faecalibacterium prausnitzii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calieri C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Raise</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caliri C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR PAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267649v1</w:t>
+                <w:t xml:space="preserve">hal-05261887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of probiotic sensitive to oxygen by direct compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allouche R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cracovie, Poland</w:t>
@@ -17107,320 +17107,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different encapsulation strategies to stabilize extremely oxygen-sensitive bacteria: case of the probiotic Faecalibacterium Prausnizii.</w:t>
+                <w:t xml:space="preserve">Different Encapsulation Strategies to stabilize Extremly Oxygen-sensitive Bacteria: Case of the Probiotic Faecalibacterium prausnitzii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Caliri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyril Iaconelli</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
+              <w:t xml:space="preserve">4th Congress on Innovation in Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Antibes-Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05272844v1</w:t>
+                <w:t xml:space="preserve">hal-05261923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Encapsulation Strategies to stabilize Extremly Oxygen-sensitive Bacteria: Case of the Probiotic Faecalibacterium prausnitzii</w:t>
+                <w:t xml:space="preserve">Different encapsulation strategies to stabilize extremely oxygen-sensitive bacteria: case of the probiotic Faecalibacterium Prausnizii.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Caliri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Iaconelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Charriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Congress on Innovation in Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Antibes-Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: Site-Specific Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05261923v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the pectin gels properties on in vitro release from rutin calcium pectinate microparticles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh U.T.D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17471,51 +17471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of active substance upon film forming solution stability.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkichari M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17577,938 +17577,938 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of curcumin encapsulation in whey protein-pectin beads upon their properties with intestinal medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernandez B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen T.A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Subirade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fliss I</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
+              <w:t xml:space="preserve">European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268994v1</w:t>
+                <w:t xml:space="preserve">hal-05269005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk protein-pectin beads : a novel means for curcumin encapsulation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272787v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337443v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Biopol 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337381v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Encapsulation of anthocyanins from purple corn cob by spray-drying and release studies of encapsulated powder.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapcum N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uriyapongson J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meenume M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopol 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">European Conference on Pharmaceutics – Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337451v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of anthocyanins from purple corn cob by spray-drying and release studies of encapsulated powder.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Pharmaceutics – Drug Delivery</w:t>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269000v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of curcumin encapsulation in whey protein-pectin beads upon their properties with intestinal medium.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milk protein-pectin beads : a novel means for curcumin encapsulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen T.A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh T.U</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Subirade</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fliss I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Pharmaceutics – Drug Delivery</w:t>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269005v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18572,64 +18572,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18719,51 +18719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H. Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouvier C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18799,290 +18799,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of excipients and tabletting parameters on probiotics survival and delivery in the intestine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can curcumin be stabilised through its encapsulation in maltodextrins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Court R</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paladii E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: Advances in Local Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on the Properties of Water (ISOPOW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Fiskebäckskil, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268990v1</w:t>
+                <w:t xml:space="preserve">hal-05268982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can curcumin be stabilised through its encapsulation in maltodextrins?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+                <w:t xml:space="preserve">Effects of excipients and tabletting parameters on probiotics survival and delivery in the intestine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Court R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lemetais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paladii E</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molimard P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Properties of Water (ISOPOW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Fiskebäckskil, Sweden</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: Advances in Local Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Pisa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268982v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-pectin hybrid beads: an innovative way to control the delivery of theophylline.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19146,51 +19146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curcumin encapsukation in maltodextrins: a solution for stability ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paladii E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19228,51 +19228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drug release modulation using silica-coated calcium pectinate beads.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19375,51 +19375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleury M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Cachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19451,312 +19451,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dissolution media on the release of an active compound encapsulated in iota-carrageenans based films.</w:t>
+                <w:t xml:space="preserve">Calcium pectinate beads drug delivery modulation by a novel silica coated system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parsons P</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Laukamp E.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouyer F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268934v1</w:t>
+                <w:t xml:space="preserve">hal-05268943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium pectinate beads drug delivery modulation by a novel silica coated system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of dissolution media on the release of an active compound encapsulated in iota-carrageenans based films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parsons P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laukamp E.J</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hambleton A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bouyer F</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268943v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the drying-carrier of multi-layer microcapsules on the controlled release of ketoprofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laukamp E.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19801,204 +19801,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of various coenzyme Q10 (CoQ10) formulations in order to obtain suitable microcapsules.</w:t>
+                <w:t xml:space="preserve">Iron fortification of foods and nutraceutics : peroxidation risk – the evidence of oxidative stability of iron chelates at an oil in water emulsions stabilized by milk proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Founier C</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
+                <w:t xml:space="preserve">Cases E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sturza R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268960v1</w:t>
+                <w:t xml:space="preserve">hal-05268950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the drying-carrier of multi-layer microcapsules on the controlled release of ketoprofen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laukamp E.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20013,372 +20013,372 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between microparticles and dissolution media.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Investigation of various coenzyme Q10 (CoQ10) formulations in order to obtain suitable microcapsules.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Founier C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Pourcelot</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guzun-Cojocaru T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
+              <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267672v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron fortification of foods and nutraceutics : peroxidation risk – the evidence of oxidative stability of iron chelates at an oil in water emulsions stabilized by milk proteins.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cases E</w:t>
+                <w:t xml:space="preserve">Interaction between microparticles and dissolution media.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sturza R</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Doyen C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in drug delivery: From Preformulation to Development through Innovative Evaluation Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès international Goût-Nutrition-Santé, Vitagora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268950v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of microcapsules based on pea protein, pectin and maltodextrins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth International Conference on Bioencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Gröningen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20397,316 +20397,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between microparticles and dissolution media. How can be sure to use the right media for the development of an oral solid dosage forms ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water, oxygen and aroma barrier properties of iota-carrageenan emulsions-based films used for encapsulation of active compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hambleton A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268874v1</w:t>
+                <w:t xml:space="preserve">hal-05268866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water, oxygen and aroma barrier properties of iota-carrageenan emulsions-based films used for encapsulation of active compounds</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction between microparticles and dissolution media. How can be sure to use the right media for the development of an oral solid dosage forms ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhalleine C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doyen C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268866v1</w:t>
+                <w:t xml:space="preserve">hal-05268874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using plant macromolecules to produce adjustable microcapsules by spray-drying.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gharsallaoui A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIth International Conference on Bioencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20744,90 +20744,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation of pectin to improve spray-dry stability of pea protein-coated oil droplets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adem Gharsallaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro-Food Water Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nürtingen, Germany</w:t>
@@ -20856,103 +20856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of spray-congealing to obtain a solid self-emulsifying drug delivery system (SEDDS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.Q. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation in drug delivery: From biomaterials to devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Naples, Italy</w:t>
@@ -20981,77 +20981,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances of pectin-theophylline films or beads for colonic drug delivery: effect of calcium and zinc cations,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Gomis R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21102,64 +21102,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of protein-pectin interactions and their impact in the stability of W/O emulsion before and after drying.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21223,51 +21223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enderlin E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21331,64 +21331,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-drying of oil in water emulsion stabilized by β-lactoglobulin and pectin: How spectrosocpic tools can target the interactions between macromolecules and their interfacial structure and organization?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Cases</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21443,77 +21443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dissolution media on in vitro performances of different pectinate gel beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dhalleine C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21564,51 +21564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of carriers for the development of solid self-emulsifying drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clerc S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21711,51 +21711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genelot C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EUFEPS Conference on Optimising Drug Delivery and Formulation: Evaluation of Drug Delivery Systems. Issues and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Versailles, France</w:t>
@@ -21797,77 +21797,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solid-state characterisation of a self-emulsifying formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21905,51 +21905,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poloxamers influence the dissolution and stability of lipid matrices of Precirol ATO 5TM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pochard E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22013,90 +22013,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of contact angle measurements and microscopic studies to the knowledge of self-emulsifying drug delivery systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannin V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd EUFEPS Conference on Optimising Drug Delivery and Formulation: Evaluation of Drug Delivery Systems. Issues and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Versailles, France</w:t>
@@ -22564,269 +22564,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of a new grade of microcrystalline cellulose at various environmental relative humidities: study of morphological and mechanical characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas V</w:t>
+                <w:t xml:space="preserve">Etude morphologique du modèle de pénétration transcutanée in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haftek M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanitakis J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hueber F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pourcelot Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 2nd World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">CARD (Congrès Annuel de Recherche Dermatologique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268714v1</w:t>
+                <w:t xml:space="preserve">hal-05267688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude morphologique du modèle de pénétration transcutanée in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kanitakis J</w:t>
+                <w:t xml:space="preserve">Behaviour of a new grade of microcrystalline cellulose at various environmental relative humidities: study of morphological and mechanical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hueber F</w:t>
+                <w:t xml:space="preserve">Andres C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schmitt D</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+                <w:t xml:space="preserve">Pourcelot Y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARD (Congrès Annuel de Recherche Dermatologique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+              <w:t xml:space="preserve">Proc. 2nd World Meeting on Pharmaceutics, Biopharmaceutics Pharmaceutical Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267688v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of backing layers on estradiol percutaneous absorption from adhesive matrices. Comparison with in vivo TEWL measurements.</w:t>
               </w:r>
@@ -22851,51 +22851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bardy C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bevan B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hueber F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teillaud E</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23054,51 +23054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrière épidermique de la peau humaine greffée chez le rat &amp;quot;nude&amp;quot;. Influence de la cyclosporine A.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haftek M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amsellem C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23150,1639 +23150,1639 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARD (Congrès Annuel de Recherche Dermatologique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacie galénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacocinétique, Objectif Internat Pharmacie, J-P. Belon et S. Faure (Direction de la collection)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier Masson, 106 p., 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pectin as Drug-Release Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pectin: Technological and Physiological Properties</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.189-207, 2020, 978-3-030-53420-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53421-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pectin as Drug-Release Vehicle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pectin : Technological and Physiological Properties, Kontogiorgos V. (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Swizerland AG, pp.189-207, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pharmacie galénique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Préparateur en Pharmacie : Guide Théorique et Pratique, Gazengel J-M. (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tec &amp; Doc Lavoisier, Paris, 2ème édition, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les émulsions sèches. Chapitre 4 : Solutions, suspensions et émulsions destinées aux voies orale, parentérale et ophtalmique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacie Galénique. Formulation et technologie pharmaceutique, Wehrlé P. (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-159, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solutions, suspensions et émulsions destinées aux voies orale, parentérale et ophtalmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Degobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amdidouche -Hussein Didja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Marti-Mestres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rosilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maloine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pharmacie galénique formulation et technologie pharmaceutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105-134, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyophilisats oraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles formes médicamenteuses, Falson-Rieg F., Faivre V., Pirot F. (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tec &amp; Doc Lavoisier et Editions Médicales Internationales, Paris, pp.91-100, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprimés solubles et dispersibles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochat-Gonthier M.H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles formes médicamenteuses, Falson-Rieg F., Faivre V., Pirot F. (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tec &amp; Doc Lavoisier et Editions Médicales Internationales, Paris, pp.83-90, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of skin thickness on estradiol percutaneous absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hueber F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teillaud E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4b, STS Publishing Ltd, Cardiff, pp.275-277, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and biochemical evaluation of the epidermal barrier in ex vivo permeabilized human skin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haftek M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teillon M.H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martini M.C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmitt D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4b, STS Publishing Ltd, Cardiff, pp.311-314, 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes d'étude du passage percutané.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biologie de la peau, D. Schmitt (Eds)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Editions INSERM, pp.47-55, 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of transdermal delivery of an anti-inflammatory drug : a comparison of hairless mouse skin, hairless rat skin, pig ear skin and human skin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Math M.C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawaya A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teillaud E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3b, STS Publishing Ltd, Cardiff, pp.573-577, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Testskin LES-100 as a model for human skin in vitro percutaneous absorption studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teillaud E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikler C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3b, STS Publishing Ltd, Cardiff, pp.458-462, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epidermal barrier in human skin xenografts on nude rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haftek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amsellem C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelletier J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martini M.C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3b, pp.443-448, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pig skin as an animal model for in vitro percutaneous absorption studies. In : Prediction of Percutaneous Penetration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bevan B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teillaud E</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prediction of Percutaneous Penetration, Brain K.R., James V.J., Walters K.A. (Eds.),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3b, STS Publishing Ltd, Cardiff,, pp 111-116, 1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacie galénique, pharmacocinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Chatelut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Soulairol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Francophone Des Enseignants de Pharmacie Galénique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Groupe Des Enseignants de Pharmacocinétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier Masson, 2022, Objectif internat pharmacie, Jean-Paul Belon et Sébastien Faure, 978-2-2947-7808-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165156v1</w:t>
-              </w:r>
-[...1437 lines deleted...]
-                <w:t xml:space="preserve">hal-05273992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -24875,51 +24875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition contenant un dérivé de cellulose, un plastifiant et un solvant volatil, et ses utilisations comme pansement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24950,51 +24950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition contenant un dérivé de cellulose, un plastifiant et un solvant volatil, et ses utilisations comme pansement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais C-H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25400,51 +25400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon usage des laxatifs à l’officine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25570,51 +25570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La schizophrénie et sa thérapeutique antipsychotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25742,51 +25742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EC9DDDB"/>
+    <w:nsid w:val="A9ABB848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -25973,51 +25973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-chambin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9627-6073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06999305X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193319v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Faillat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Collaveri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roupret Serzec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/jpc.2025.0617" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143724v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worrawee Siripruekpong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruedeekorn Wiwattanapatapee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.106729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reuther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784445v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittawan Tongkanarak" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapol Srichana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.113964" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanpong Chaiwarit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanjit Duangsonk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastra Yuantrakul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baramee Chanabodeechalermrung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waristha Khangtragool" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pensak Jantrawut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodchakorn Buri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;h&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16683" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Panraksa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornchai Rachtanapun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parichat Thipchai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.03.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Maryjose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2021.112966" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893502v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mahe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarana Sommano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warintorn Ruksiriwanich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105611" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caliri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charriau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101608" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Maroso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Papini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paululat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104242" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706790v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T.D. Huynh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Du Poset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513580v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679859v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Furon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michiels" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2017.09.029" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ7KGDG8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittisak Jantanasakulwong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brachais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9070289" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509565v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01501482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T. D. Huynh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193376v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie H&#233;liniak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pillon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2015.03.035" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX30G2D5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.05.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGJCQ3QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.06.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.08.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSV4P7XJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin-Dejardin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2013.02.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D951L5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.11.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.04.091" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193439v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrisor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plasseraud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2012.703491" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193448v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.035" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZC2T3W0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brachais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Couvercelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2012.672055" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK528JNC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193455v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0497-z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71018-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0271H5RD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.02.037" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2PRTZ2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71015-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMW0LD41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295504v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamauchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ6MLV8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-009-9125-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1378C74BD41DED8C2BF543E35DCA6E492B5D12DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.07.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FC79P3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272661v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuther M" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet N" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263777v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263775v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodsab N" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263769v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo-Kouassi N.A" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. N'Guessan Gnaman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka-Any-Grah A.A.A" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi A" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272652v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka-Any-Grah S.A.A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272743v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulley D" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyer F" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellequer Y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272737v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272637v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo A." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.S. Aka Any-Grah" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally L.I" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan C" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272619v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahe J" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couvercelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263766v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272630v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally L." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250412v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263761v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272611v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachaisc H" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwarit T" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couvercelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamsri T" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U.T.D" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263760v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250446v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272467v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latreche K" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste S" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesniewska E" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250605v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263756v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272460v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baric" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beduneau A" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263753v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250507v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263748v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263744v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belon J.P" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichard S" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohli E" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272271v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebel B" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272257v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn F" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272250v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263742v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272242v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gharsallaoui A" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272237v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272187v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272214v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulari" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pellequer" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263739v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263801v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenot I" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263736v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263731v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263724v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263799v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263730v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272674v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272092v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray C" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat-Gonthier M.H" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272669v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263794v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517459v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272875v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272777v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272774v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272961v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panraksa P" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantrawut P" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafrafin R.A" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272966v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272954v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourmand B" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251580v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272948v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouzes J" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecelercq B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchert S" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272919v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont D" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu L" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percheron A" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373053v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumratchayakul P" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinijsuwan S" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272942v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo A.N" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aka Any-Grah" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ahmont Landry Kablan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272911v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Kouassi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally Laba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Gnaman" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venier M-C" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272934v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272892v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Nguyen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272899v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh, U." TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251614v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272897v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272884v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272769v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvercelle J-P" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261831v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261887v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calieri C" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272868v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267649v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliri C" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261910v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272844v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Martino" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261923v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272838v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272833v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemery E" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272787v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen T.A" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh T.U" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269000v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapcum N" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriyapongson J" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenume M" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269005v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez B" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fliss I" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272798v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268990v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court R" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molimard P" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268982v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paladii E" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268993v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268976v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268969v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267657v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury M" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268934v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsons P" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambleton A" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268943v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laukamp E.J" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267665v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gharsallaoui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268960v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founier C" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzun-Cojocaru T" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268921v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267672v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyen C" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268950v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cases E" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturza R" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268908v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268874v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268866v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268897v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268840v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Gomis R" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268816v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268830v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enderlin E" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lesniewska" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267681v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268803v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc S" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268790v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis G" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelot C" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268759v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268767v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochard E" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268779v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268735v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jannin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268745v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268729v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet J.C" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet T" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268721v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268714v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres C" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourcelot Y" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267688v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftek M" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanitakis J" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hueber F" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt D" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268704v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardy C" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan B" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teillaud E" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267626v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haftek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsellem C" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier J" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martini M.C" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267693v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165156v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Soulairol" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Francophone Des Enseignants de Pharmacie Gal&#233;nique" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe Des Enseignants de Pharmacocin&#233;tique" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274077v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274070v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016494v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274064v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274058v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059665v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdidouche -Hussein Didja" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marti-Mestres" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274049v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274045v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274034v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274043v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teillon M.H" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274020v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274007v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikler C" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274013v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math M.C" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawaya A" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274002v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273992v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273680v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villette E" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273678v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273667v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derain N" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amey A-S" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273635v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollat J-M" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafitte G" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin E" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263842v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousselot S" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmas X" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263826v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochot A" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillon F" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263818v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumont" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263823v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillot G" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263809v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-chambin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9627-6073" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06999305X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143724v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worrawee Siripruekpong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruedeekorn Wiwattanapatapee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2025.106729" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Faillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Collaveri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bochot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Roupret Serzec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/jpc.2025.0617" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172940v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Reuther" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125536" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04628701v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krittawan Tongkanarak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teerapol Srichana" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2024.113964" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2024.106205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172965v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanpong Chaiwarit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwanjit Duangsonk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sastra Yuantrakul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baramee Chanabodeechalermrung" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waristha Khangtragool" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.4c08298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193013v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pensak Jantrawut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kodchakorn Buri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire&#8208;h&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.16683" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pattaraporn Panraksa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pornchai Rachtanapun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parichat Thipchai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2023.03.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752135v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navya Maryjose" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irma Custovic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laroussi Chaabane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pi&#233;trement" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.08.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03874854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hung Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tihana Baric" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aleth Lacaille-Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2022.103812" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Mitaine-Offer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomofumi Miyamoto" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Tanaka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Simon Bellaye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2021.112966" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193360v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2020.04.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893502v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supuksorn Masavang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Mahe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarana Sommano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warintorn Ruksiriwanich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105611" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02552352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Raise" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Caliri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charriau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jddst.2020.101608" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172058v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sveva Maroso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Papini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paululat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.104242" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895737v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T.D. Huynh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Du Poset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.046" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01706790v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Allouche" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2018.01.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Furon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerriaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michiels" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2017.09.029" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZ7KGDG8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01513580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618709v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kittisak Jantanasakulwong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Brachais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym9070289" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509565v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01501482v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T. D. Huynh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193376v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie H&#233;liniak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Sari" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2015.03.035" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KX30G2D5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02877714v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=an Thi-Binh Nguyen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2014.05.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGJCQ3QK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193401v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.06.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2014.08.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSV4P7XJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02434074v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Martin-Dejardin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ebel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2013.02.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1D951L5K-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193424v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bouyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2012.11.031" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193410v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.04.091" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Fabra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.07.035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193439v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Petrisor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ion" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-H. Brachais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plasseraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2012.703491" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292038v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Gharsallaoui" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.03.028" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QZC2T3W0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193431v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brachais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Couvercelle" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chambin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2012.672055" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178160v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dhalleine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Moulari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pellequer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.059" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK528JNC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193459v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71018-7" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0271H5RD-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193455v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-010-0497-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193460v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.02.037" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2PRTZ2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0515-3700(11)71015-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMW0LD41-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02379328v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2010.02.015" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q7DX1QN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295504v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosuke Yamauchi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Cases" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.12.038" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ6MLV8V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295479v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.04.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FD5X4NZ7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272013v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karbowiak" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Djebili" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jannin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.01.008" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RFSC57H5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02295538v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-009-9125-8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1378C74BD41DED8C2BF543E35DCA6E492B5D12DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02378872v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2007.07.004" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FC79P3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516924v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263777v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272661v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reuther M" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollet N" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allouche R" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zupan N" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263775v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aodsab N" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249797v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272656v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo-Kouassi N.A" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.C. N'Guessan Gnaman" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka-Any-Grah A.A.A" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi A" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272652v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aka-Any-Grah S.A.A" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272751v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272743v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulley D" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouyer F" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pellequer Y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272737v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250230v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Tourdot-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250368v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272637v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo A." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Koffi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A.S. Aka Any-Grah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally L.I" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan C" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272619v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahe J" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais C-H" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Couvercelle" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272630v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally L." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263766v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250412v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272483v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272611v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachaisc H" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272493v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiwarit T" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263761v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272699v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couvercelle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takamsri T" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250425v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272692v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U.T.D" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263760v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272467v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latreche K" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouvier C" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste S" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesniewska E" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250605v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263756v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272460v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baric" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beduneau A" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272452v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263753v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250507v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263748v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272284v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263744v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belon J.P" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichard S" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohli E" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272271v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ebel B" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272257v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glynn F" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272250v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263742v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272242v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272237v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272225v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gharsallaoui A" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhalleine C" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moulari" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pellequer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272187v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Q. Tran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannin V" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263740v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263801v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenot I" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263739v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272686v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamelot S" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263736v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263731v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263724v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263799v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263730v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272674v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier C" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272092v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray C" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochat-Gonthier M.H" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pourcelot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272669v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas V" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263794v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517459v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272875v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272777v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272774v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272977v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272961v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panraksa P" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jantrawut P" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafrafin R.A" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272954v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourmand B" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272966v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251580v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272948v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brouzes J" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecelercq B" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muchert S" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272919v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaumont D" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu L" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Percheron A" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272942v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo A.N" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aka Any-Grah" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ahmont Landry Kablan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373053v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pumratchayakul P" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinijsuwan S" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongdeesoontorn W" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272911v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuo Kouassi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dally Laba" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Gnaman" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05373072v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaucher B" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jouffrey C" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venier M-C" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272934v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251597v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vaucher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jouffrey" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261903v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verstraeten S" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert V" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272899v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh, U." TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272892v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251614v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272897v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272884v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272769v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvercelle J-P" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261831v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272868v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267649v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caliri C" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261887v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calieri C" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261910v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05261923v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272844v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Martino" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272838v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272833v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inkichari M" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemery E" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269005v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernandez B" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen T.A" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Subirade" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fliss I" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05269000v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapcum N" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uriyapongson J" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meenume M" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272787v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh T.U" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272798v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Brachais" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268982v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paladii E" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268990v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Court R" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molimard P" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268993v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268976v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268969v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267657v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury M" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Cachon" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268943v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laukamp E.J" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268934v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsons P" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hambleton A" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267665v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gharsallaoui" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268950v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guzun-Cojocaru T" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cases E" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sturza R" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268921v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268960v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Founier C" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267672v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyen C" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268908v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268866v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268874v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268897v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268888v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268853v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268840v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Gomis R" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268816v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S." TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268830v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enderlin E" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lesniewska" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268861v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequin S" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267681v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268803v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clerc S" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268790v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupuis G" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genelot C" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268759v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268767v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochard E" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268779v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268735v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jannin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268745v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268729v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamet J.C" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnet T" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268721v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267688v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haftek M" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanitakis J" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hueber F" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schmitt D" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268714v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres C" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourcelot Y" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268704v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bardy C" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bevan B" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teillaud E" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267626v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haftek" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amsellem C" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier J" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martini M.C" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05267693v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274077v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03016494v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53421-9" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274070v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274064v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274058v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059665v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amdidouche -Hussein Didja" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marti-Mestres" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rosilio" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274049v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274045v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274034v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274043v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teillon M.H" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274020v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274013v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Math M.C" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawaya A" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274007v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikler C" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05274002v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273992v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165156v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chatelut" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Soulairol" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Francophone Des Enseignants de Pharmacie Gal&#233;nique" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe Des Enseignants de Pharmacocin&#233;tique" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273680v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villette E" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273678v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273667v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derain N" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amey A-S" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05273635v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dollat J-M" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafitte G" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffin E" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263842v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rousselot S" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desmas X" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263826v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochot A" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillon F" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263818v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dumont" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263823v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pillot G" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05263809v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>