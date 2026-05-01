--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -1516,4698 +1516,4698 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La géoingénierie marine, entre urgence climatique et contraintes normatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénierie de l'eau, mécanique des fluides et histoire des techniques, Cycle de conférences intitulées Regards croisés sur les cultures de l'eau Iran-France, 2024-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de l'eau (Paris-Unesco), Centre Franco-Iranien (Paris), Centre de Droit Maritime et Océanique (Nantes Université), Jan 2025, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IUU fishing and international law : what progress has been achieved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">KHAS International Law of the Sea Summer Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KHAS University, Jul 2025, ISTANBUL, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des changements climatiques par la Commission CAMLR et le rôle des aires marines protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mer et changements climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDI-EDIEC, Faculté de droit, Université Jean Moulin Lyon 3, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, KHAS University, Jul 2025, ISTANBUL, Turkey</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Accord BBNJ, un pas décisif pour la conservation de la biodiversité en haute mer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les yeux sur l'océan. Observer, partager, décider</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Océanes Atlantiques, 3ème édition, France-Québec, Oct 2025, Le Pouliguen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie de l'eau (Paris-Unesco), Centre Franco-Iranien (Paris), Centre de Droit Maritime et Océanique (Nantes Université), Jan 2025, En ligne, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde &amp;quot;Quelles formes pour la protection juridique du vivant?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine du droit: "Le droit au service du vivant"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les Océanes Atlantiques, 3ème édition, France-Québec, Oct 2025, Le Pouliguen, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forces imaginantes du droit face à la puissance des éléments océaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sea More Blue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3L.AM (Le Mans Université, Université d'Angers), Feb 2025, Angers, Forum du Qu4tre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure, Feb 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution and the protection of marine environment. The international legal framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khas International Law of the Sea Summer Academy 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khas University, Jul 2025, ISTANBUL, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les forces imaginantes du droit face à la puissance des éléments océaniques</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde sur les enjeux de l'environnement marin à l'aune de la 3ème Conférence des Nations Unies pour l'Océan (UNOC 2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxième Congrès Franco-Brésilien: Droit maritime: Transport, Oil &amp; Gas, Environnement et Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDMO/ENSM/CAM CIESP/FIESP, Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Marine special planning and marine protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Governance Global Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Banque Mondiale/FAO, Jun 2025, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05197512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation de la table ronde, &amp;quot;Évaluation de la protection juridique des océans via l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les technologies numériques émergentes au service de l'intérêt général</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C3RD, Faculté de droit, Université Catholique de Lille, Oct 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du plateau à la Zone : le lit de la mer, marqueur ultime de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Mynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sea More Blue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3L.AM (Le Mans Université, Université d'Angers), Feb 2025, Angers, Forum du Qu4tre, France</w:t>
+              <w:t xml:space="preserve">Journées internationales de la Société d’Histoire du Droit, Droit, Nature, Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Histoire du droit ; Nantes Université, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CDMO/ENSM/CAM CIESP/FIESP, Apr 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Techniques d’observation et droit de la mer. Les trois dimensions de l’océan dans une perspective juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des océans et milieux aquatiques : l’héritage Cousteau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français de Munich, May 2025, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Khas University, Jul 2025, ISTANBUL, Turkey</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit international de la biodiversité marine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École d'été de l'IUML, Mer et santé unique, collaborons ensemble pour mieux comprendre ce que peut nous offrir la mer tout en la protégeant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire Mer et Littoral, Jun 2025, Ifremer, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Banque Mondiale/FAO, Jun 2025, Rome, Italy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés en hommage à l'oeuvre de Glenn Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Océan, Émotions et Limites planétaires", Quatrième Rentrée solennelle du CDMO - Édition franco-australienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Droit Maritime et Océanique, Jan 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, C3RD, Faculté de droit, Université Catholique de Lille, Oct 2025, Lille, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignes fixes, lignes mobiles, quelles réponses normatives face au changement climatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier Imaginaires océaniques : Perspectives interdisciplinaires, traces, lignes et limites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Études Avancées, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du plateau à la Zone : le lit de la mer, marqueur ultime de l’anthropocène</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illegal fishing and international law. Regulations and compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khas International Law of the Sea Summer Academy 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kadir Has University, Jul 2024, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution and the protection of marine environment. Current developments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khas International Law of the Sea Summer Academy 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kadir Has University, Jul 2024, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'environnement marin et genèse du droit de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Mynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales de la Société d’Histoire du Droit, Droit, Nature, Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Histoire du droit ; Nantes Université, Jun 2025, Nantes, France</w:t>
+              <w:t xml:space="preserve">L'histoire du droit de la mer, la mer dans l'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées internationales de la société d'histoire du droit, May 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension des détroits par le droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Détroits: définitions académiques, doctorales et pratiques. Journée d'étude et séminaire doctoral, ANR DÉCODÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Davansant (ULCO); Awa Sam (ENSM), Jun 2024, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde « Des droits sur la nature aux droits de la nature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude à l’occasion des quinze ans de l’Institut d’études avancées de Nantes, 17-24 juin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEA, Jun 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire du Détroit de Corfou ou l'affirmation du principe Sic utere tuo ut alienum non laedas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Détroits en guerre, de l'Hellespont à Taïwan. Détroits, canaux interocéaniques et points de passage maritimes contestés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École militaire,, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact écologique du transport maritime: le cas des espèces invasives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier Congrès franco-brésilien de droit maritime : transport, environnement et sécurité - I Congresso Franco-Brasileiro de Direito Maritimo : Transporte, Meio ambiante, e Segurança, Auditorio do CIESP/FIESP, Sao Paulo, 4-5 avril 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Câmara de Conciliação, Mediação e Arbitragem Ciesp/Fiesp; Maritime Law Academy; CCI França-Brasil; Ambassade de France au Brésil; Centre de droit maritime et océanique de Nantes Université,, Apr 2024, Sao Paolo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il fertiliser l'océan pour protéger le climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été franco-italienne. Les conciles de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jul 2023, Limoges (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vulnérabilités océaniques face au changement climatique ; l’avis consultatif du Tribunal international du droit de la mer (TIDM) sur le changement climatique et le droit international du 21 mai 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes transitions, vulnérabilité et rôle du droit, Rencontre franco-italienne, 2ème édition, Université de Trento (Italie), 4 et 5 juillet 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Trento, Jul 2024, Trento, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les détroits internationaux, à l'interface entre terre et mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence débat devant les étudiants de classe préparatoire aux grandes écoles (CPGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Clémenceau, Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire du relief sous-marin dans l'esprit des juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Mynard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANEXT 2024: relevons ensemble les défis des socio-écosystèmes maritimes et littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire Mer et Littoral (FR-CNRS n°3473), Jun 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignes visibles et invisibles dans Ocean Liner : une relecture juridique de l’œuvre de Fred G. Korth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des océans et milieux aquatiques : l’héritage Cousteau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français de Munich, May 2025, Munich, Allemagne</w:t>
+              <w:t xml:space="preserve">Exposition Paquebots 1913-1942| Partenariat art et science Musée des Beaux Arts de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUML (Institut Universitaire Mer et Littoral); Musée des Arts de Nantes, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Universitaire Mer et Littoral, Jun 2025, Ifremer, Nantes, France</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles formes de pollutions et droit de l'environnement marin : le défi de la prise en compte de la mobilité dans la protection des océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux défis du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon; Faculté de droit de Toulon; Centre d'études et de recherches sur les contentieux (Toulon); Centre de droit et de politique comparés Jean-Claude Escarras; Master Sécurité et Défense Université de Toulon, Nov 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regards croisés en hommage à l'oeuvre de Glenn Albrecht</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Legal Framework for Marine Genetic Resources from a Circular Economy Perspective: Based on a Comparison between the Convention on Biological Diversity and the Law of the Sea Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Circular Society Strategies and Domestic and International Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Legislation Research Institute; Seoul National University Asia-Pacific Law Institute, Sep 2024, Seoul (Korea), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The obligation of cooperation for the exploitation of living and non-living resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law of the sea and blue growth : European and Asian Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Genoa, Ministry of Foreign Affairs of Japan, Jan 2024, Genoa (Présentiel), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illegal fishing and international law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khas International Law of the Sea Summer Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kadir Has University, Jul 2023, Istambul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux juridiques des zones maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et Énergies, défis du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École d'été de l'Institut Universitaire Mer et Littoral (FR CNRS 3473), Jul 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pollution and the protection of the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khas International Law of the Sea Summer Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kadir Has University, Jul 2023, Istambul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment protéger la biodiversité marine en haute mer après l’adoption de l’Accord BBNJ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième Rentrée solennelle du Centre de Droit Maritime et Océanique, « Biodiversité et écosystèmes marins »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDMO, Faculté de droit et de sciences politiques, Dec 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conservation de la mégafaune, miroir de notre relation à la biodiversité marine ? Présidence d'une table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième Rentrée solennelle du Centre de droit maritime et océanique, "Biodiversité et écosystèmes marins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDMO, Faculté de droit et de sciences politiques, Dec 2023, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde &amp;quot;Repenser l'aménagement des territoires littoraux pour anticiper le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adaptation des littoraux aux changements climatiques avec la loi Climat et Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Scientifiques, Nantes Université, 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éolien en mer, et le partage de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit blanche des chercheurs 2022 : Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Jan 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du climat versus protection de l'océan: vers une nécessaire conciliation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque à l'occasion des quarante ans de la Convention des Nations Unies sur le droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Pierre Lanfranchi (dir.), Centre d'études et de recherches internationales et communautaires (CERIC UMR 7318), Jun 2022, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences environnementales de l’Autorité internationale des fonds marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire Droit et Océanographie. Les fonds marins : du littoral aux abysses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, Nov 2022, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une économie bleue durable dans l'UE : enjeux et perspectives à l'aune de la présidence française de l’Union européenne (PFUE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une nouvelle approche pour une économie bleue durable dans l’UE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nantes (wébinaire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer, nécessaire à l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rentrée solennelle du CDMO, nouveau programme quinquennal, 12-13 janvier 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de sciences politiques, Nantes Université, Jan 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection of the marine environment and Japan’s choice to dump contaminated water back into the sea after Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 Autumn on line Seminar of the Korean Society of the Law of the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society of the Law of the Sea, Nov 2022, On line, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological diversity facing climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Group Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Gothenburg, May 2021, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la notion de «patrimoine commun de l’humanité » à celle de « bien commun de l’humanité ». L’espace océanique, terrain de nouvelles expérimentations normatives et institutionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel SFDE, Le(s) commun(s) en droit de l’environnement :droit commun, droit des communs et droit hors du commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The law of the sea and mineral extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinar Marine extraction of oil and gas minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Funding Atlantic Network for Blue Economy Technology Transfer (FANBEST), Interreg Atlantic Area, Jan 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la caravelle au voilier-cargo, l’éolien au cœur des nouvelles découvertes. Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la caravelle au voilier-cargo, l’éolien au cœur des nouvelles découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences et des Techniques, Oct 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la biodiversité en haute mer, une urgence écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel SFDE, Urgence(s) écologique(s). Quelle(s) urgence(s) pour le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, Oct 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préservation de la biodiversité affectée par l’élévation du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élévation du niveau de la mer et droit international : de l’adaptation à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les détroits arctiques et la protection de l'environnement: une conciliation est-elle possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Détroits/Straits. Pour une étude interdisciplinaire et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Littoral Côte d'Opale, Nov 2021, Boulogne (en visio), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et les biotechnologies marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur l'écologie industrielle et les microalgues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nantes Économie et Management, 2020, Nantes (44000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche profonde en mer, un défi pour une pêche durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel SFDE, L’océan, dernière frontière. Au-delà des juridictions nationales, un patrimoine commun ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Rochelle, Nov 2018, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Arctique peut-il être protégé par le droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arctic Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Europe et des Affaires Étrangères, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’environnement marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Institut Universitaire d’Abidjan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire d'Abidjan, May 2019, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands principes du droit de l'environnement et les spécificités des milieux maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers pédagogiques sur l'éolien maritime et l'environnement, Assemblée régionale Mer et Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Pays de la Loire, 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The law and economics of marine bioprospecting in areas beyond national jurisdiction: the role of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Droit Maritime et Océanique, Jan 2025, Nantes, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV International Conference Redexmar, Blue Growth Strategy and the law of the sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vigo, Jun 2018, Vigo, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'Études Avancées, Apr 2024, Nantes (France), France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des pollutions causées par le transport maritime, une situation encore contrastée », mars 2018 Université de Valenciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale, Les transports au prisme du droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valenciennes, Mar 2018, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kadir Has University, Jul 2024, Istanbul, Turkey</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Biodiversité, une contribution en demi-teinte au déploiement des aires marines protégées,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : La loi pour la reconquête de la biodiversité, de la nature et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Mar 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kadir Has University, Jul 2024, Istanbul, Turkey</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l'environnement en Antarctique, un modèle à suivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque final ERC Human Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des Congrès, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Journées internationales de la société d'histoire du droit, May 2024, Toulon, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haute mer, entre volonté de conservation et recherche d'exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Prospectives et défis océaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, F. Davansant (ULCO); Awa Sam (ENSM), Jun 2024, Nantes (France), France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine spaces in the law of the sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire WEAMEC, Research, Education and Innovation in Pays de la Loire for Marine Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Centrale, 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IEA, Jun 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Water Law: International Law Basic Principles and New Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Management Approaches towards Transboundary Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Battambang-DOCKSIDE Summer School - EU Erasmus + Program, Oct 2018, Battambang, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Jul 2023, Limoges (France), France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piégeage et le stockage du C02 par les océans : quelles garanties offertes par le droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international INGILAW, « Tempête sur la planète. Penser le droit et les politiques de l’ingénierie climatique et environnementale à l’heure de l’anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Câmara de Conciliação, Mediação e Arbitragem Ciesp/Fiesp; Maritime Law Academy; CCI França-Brasil; Ambassade de France au Brésil; Centre de droit maritime et océanique de Nantes Université,, Apr 2024, Sao Paolo, Brésil</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of international environmental law towards the conservation of marine protected areas beyond national jurisdiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Marine Protected Areas Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Serena, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École militaire,, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des zones maritimes et les énergies marine renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinales WeAMEC (West Atlantic Marine Energy Center)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technocampus Océan, 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Trento, Jul 2024, Trento, Italie</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploitation des ressources halieutiques face aux exigences du développement durable : la position du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La surexploitation des ressources halieutiques dans la longue durée : Représentations &amp; réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS d'histoire et Sciences de la Mer, Nov 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lycée Clémenceau, Mar 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux liés à la protection de l’environnement en Arctique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles routes maritimes : origines, évolutions et prospectives : Journées scientifiques de l’Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...2811 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668528v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04653511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des acteurs privés dans la lutte contre les activités illicites en mer : le cas de la protection de l’environnement marin</w:t>
               </w:r>
@@ -8065,51 +8065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The law and economics of marine bioprospecting in areas beyond national jurisdiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guillotreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jaime Cabeza Pereiro, Belén Fernández Docampo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estrategia Blue growth y derecho del mar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bomarzo, pp.429-447, 2018, 978-84-17310-47-9</w:t>
@@ -8902,51 +8902,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="51202C5D"/>
+    <w:nsid w:val="2DEE56B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9133,51 +9133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-delfour-samama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8078-8648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130673153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093812v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour-Samama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Etame Sone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Mynard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964880v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leboeuf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03818942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908229v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908255v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05180466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668507v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588046v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653504v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668518v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605952v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668511v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588059v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233; Eveno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Antoniolli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cardillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Piciocchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/11572_463217" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/34127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605946v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-delfour-samama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8078-8648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130673153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093812v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour-Samama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Etame Sone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Mynard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964880v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leboeuf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03818942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05180466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653504v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233; Eveno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Antoniolli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cardillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Piciocchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/11572_463217" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/34127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605946v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>