--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -496,234 +496,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La pollution des océans par les plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire de droit maritime et océanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome XL, pp. 307-310</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le rôle des aires marines protégées face à l’urgence climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuaire français de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, LXVIII, pp.39-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la notion de « patrimoine commun de l’humanité » à celle de « bien commun de l’humanité ». L'espace océanique, terrain de nouvelles expérimentations normatives et institutionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° spécial 2022, pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114987v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04630469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de la biodiversité en haute mer, une urgence écologique</w:t>
               </w:r>
@@ -1482,422 +1482,504 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les conséquences environnementales des conflits en mer : entre mémoire des guerres, protection juridique et réparation des dommages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IIIe Congrès franco-brésilien de droit maritime (Transports, pétrole &amp; gaz, environnement, sécurité et arbitrage)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MLAW - Maritime Law Academy, Câmara de Conciliação, Mediação e Arbitragem Ciesp / Fiesp, Casa Firjan, CDMO, May 2026, Rio de Janeiro (BR), Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05628515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La géoingénierie marine, entre urgence climatique et contraintes normatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie de l'eau, mécanique des fluides et histoire des techniques, Cycle de conférences intitulées Regards croisés sur les cultures de l'eau Iran-France, 2024-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie de l'eau (Paris-Unesco), Centre Franco-Iranien (Paris), Centre de Droit Maritime et Océanique (Nantes Université), Jan 2025, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IUU fishing and international law : what progress has been achieved?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KHAS International Law of the Sea Summer Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KHAS University, Jul 2025, ISTANBUL, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en compte des changements climatiques par la Commission CAMLR et le rôle des aires marines protégées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mer et changements climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDI-EDIEC, Faculté de droit, Université Jean Moulin Lyon 3, Nov 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Accord BBNJ, un pas décisif pour la conservation de la biodiversité en haute mer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les yeux sur l'océan. Observer, partager, décider</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Océanes Atlantiques, 3ème édition, France-Québec, Oct 2025, Le Pouliguen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la table ronde &amp;quot;Quelles formes pour la protection juridique du vivant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du droit: "Le droit au service du vivant"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Normale Supérieure, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forces imaginantes du droit face à la puissance des éléments océaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Mynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1913,349 +1995,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sea More Blue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3L.AM (Le Mans Université, Université d'Angers), Feb 2025, Angers, Forum du Qu4tre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution and the protection of marine environment. The international legal framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Khas International Law of the Sea Summer Academy 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Khas University, Jul 2025, ISTANBUL, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la table ronde sur les enjeux de l'environnement marin à l'aune de la 3ème Conférence des Nations Unies pour l'Océan (UNOC 2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Congrès Franco-Brésilien: Droit maritime: Transport, Oil &amp; Gas, Environnement et Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CDMO/ENSM/CAM CIESP/FIESP, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la table ronde &amp;quot;Marine special planning and marine protected areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Governance Global Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Banque Mondiale/FAO, Jun 2025, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05197512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animation de la table ronde, &amp;quot;Évaluation de la protection juridique des océans via l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les technologies numériques émergentes au service de l'intérêt général</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C3RD, Faculté de droit, Université Catholique de Lille, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05398828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du plateau à la Zone : le lit de la mer, marqueur ultime de l’anthropocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Mynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2271,73 +2353,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de la Société d’Histoire du Droit, Droit, Nature, Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Histoire du droit ; Nantes Université, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d’observation et droit de la mer. Les trois dimensions de l’océan dans une perspective juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Mynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2353,142 +2435,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des océans et milieux aquatiques : l’héritage Cousteau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français de Munich, May 2025, Munich, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit international de la biodiversité marine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École d'été de l'IUML, Mer et santé unique, collaborons ensemble pour mieux comprendre ce que peut nous offrir la mer tout en la protégeant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Mer et Littoral, Jun 2025, Ifremer, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés en hommage à l'oeuvre de Glenn Albrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2504,4476 +2586,4476 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Océan, Émotions et Limites planétaires", Quatrième Rentrée solennelle du CDMO - Édition franco-australienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Droit Maritime et Océanique, Jan 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles formes de pollutions et droit de l'environnement marin : le défi de la prise en compte de la mobilité dans la protection des océans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux défis du droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon; Faculté de droit de Toulon; Centre d'études et de recherches sur les contentieux (Toulon); Centre de droit et de politique comparés Jean-Claude Escarras; Master Sécurité et Défense Université de Toulon, Nov 2024, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Legal Framework for Marine Genetic Resources from a Circular Economy Perspective: Based on a Comparison between the Convention on Biological Diversity and the Law of the Sea Convention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Circular Society Strategies and Domestic and International Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Legislation Research Institute; Seoul National University Asia-Pacific Law Institute, Sep 2024, Seoul (Korea), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The obligation of cooperation for the exploitation of living and non-living resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Law of the sea and blue growth : European and Asian Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Genoa, Ministry of Foreign Affairs of Japan, Jan 2024, Genoa (Présentiel), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lignes fixes, lignes mobiles, quelles réponses normatives face au changement climatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Imaginaires océaniques : Perspectives interdisciplinaires, traces, lignes et limites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Études Avancées, Apr 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension des détroits par le droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Détroits: définitions académiques, doctorales et pratiques. Journée d'étude et séminaire doctoral, ANR DÉCODÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Davansant (ULCO); Awa Sam (ENSM), Jun 2024, Nantes (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde « Des droits sur la nature aux droits de la nature »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude à l’occasion des quinze ans de l’Institut d’études avancées de Nantes, 17-24 juin 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEA, Jun 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollution and the protection of marine environment. Current developments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khas International Law of the Sea Summer Academy 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kadir Has University, Jul 2024, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illegal fishing and international law. Regulations and compliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Khas International Law of the Sea Summer Academy 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kadir Has University, Jul 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Kadir Has University, Jul 2024, Istanbul, Turkey</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de l'environnement marin et genèse du droit de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'histoire du droit de la mer, la mer dans l'histoire du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées internationales de la société d'histoire du droit, May 2024, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'affaire du Détroit de Corfou ou l'affirmation du principe Sic utere tuo ut alienum non laedas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Détroits en guerre, de l'Hellespont à Taïwan. Détroits, canaux interocéaniques et points de passage maritimes contestés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École militaire,, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact écologique du transport maritime: le cas des espèces invasives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premier Congrès franco-brésilien de droit maritime : transport, environnement et sécurité - I Congresso Franco-Brasileiro de Direito Maritimo : Transporte, Meio ambiante, e Segurança, Auditorio do CIESP/FIESP, Sao Paulo, 4-5 avril 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Câmara de Conciliação, Mediação e Arbitragem Ciesp/Fiesp; Maritime Law Academy; CCI França-Brasil; Ambassade de France au Brésil; Centre de droit maritime et océanique de Nantes Université,, Apr 2024, Sao Paolo, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il fertiliser l'océan pour protéger le climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été franco-italienne. Les conciles de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Jul 2023, Limoges (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vulnérabilités océaniques face au changement climatique ; l’avis consultatif du Tribunal international du droit de la mer (TIDM) sur le changement climatique et le droit international du 21 mai 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes transitions, vulnérabilité et rôle du droit, Rencontre franco-italienne, 2ème édition, Université de Trento (Italie), 4 et 5 juillet 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Trento, Jul 2024, Trento, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les détroits internationaux, à l'interface entre terre et mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence débat devant les étudiants de classe préparatoire aux grandes écoles (CPGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée Clémenceau, Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire du relief sous-marin dans l'esprit des juristes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Mynard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCEANEXT 2024: relevons ensemble les défis des socio-écosystèmes maritimes et littoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire Mer et Littoral (FR-CNRS n°3473), Jun 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignes visibles et invisibles dans Ocean Liner : une relecture juridique de l’œuvre de Fred G. Korth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'histoire du droit de la mer, la mer dans l'histoire du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journées internationales de la société d'histoire du droit, May 2024, Toulon, France</w:t>
+              <w:t xml:space="preserve">Exposition Paquebots 1913-1942| Partenariat art et science Musée des Beaux Arts de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUML (Institut Universitaire Mer et Littoral); Musée des Arts de Nantes, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, F. Davansant (ULCO); Awa Sam (ENSM), Jun 2024, Nantes (France), France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conservation de la mégafaune, miroir de notre relation à la biodiversité marine ? Présidence d'une table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième Rentrée solennelle du Centre de droit maritime et océanique, "Biodiversité et écosystèmes marins"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDMO, Faculté de droit et de sciences politiques, Dec 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IEA, Jun 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde &amp;quot;Repenser l'aménagement des territoires littoraux pour anticiper le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'adaptation des littoraux aux changements climatiques avec la loi Climat et Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journées Scientifiques, Nantes Université, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, École militaire,, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux juridiques des zones maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et Énergies, défis du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École d'été de l'Institut Universitaire Mer et Littoral (FR CNRS 3473), Jul 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Câmara de Conciliação, Mediação e Arbitragem Ciesp/Fiesp; Maritime Law Academy; CCI França-Brasil; Ambassade de France au Brésil; Centre de droit maritime et océanique de Nantes Université,, Apr 2024, Sao Paolo, Brésil</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illegal fishing and international law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khas International Law of the Sea Summer Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kadir Has University, Jul 2023, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Jul 2023, Limoges (France), France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pollution and the protection of the marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Khas International Law of the Sea Summer Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kadir Has University, Jul 2023, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Trento, Jul 2024, Trento, Italie</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment protéger la biodiversité marine en haute mer après l’adoption de l’Accord BBNJ ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisième Rentrée solennelle du Centre de Droit Maritime et Océanique, « Biodiversité et écosystèmes marins »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CDMO, Faculté de droit et de sciences politiques, Dec 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lycée Clémenceau, Mar 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection of the marine environment and Japan’s choice to dump contaminated water back into the sea after Fukushima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22 Autumn on line Seminar of the Korean Society of the Law of the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korean Society of the Law of the Sea, Nov 2022, On line, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'imaginaire du relief sous-marin dans l'esprit des juristes</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’éolien en mer, et le partage de l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuit blanche des chercheurs 2022 : Frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nantes Université, Jan 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection du climat versus protection de l'océan: vers une nécessaire conciliation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque à l'occasion des quarante ans de la Convention des Nations Unies sur le droit de la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Pierre Lanfranchi (dir.), Centre d'études et de recherches internationales et communautaires (CERIC UMR 7318), Jun 2022, Aix (Aix-Marseille Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétences environnementales de l’Autorité internationale des fonds marins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire Droit et Océanographie. Les fonds marins : du littoral aux abysses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulon, Nov 2022, Toulon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une économie bleue durable dans l'UE : enjeux et perspectives à l'aune de la présidence française de l’Union européenne (PFUE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une nouvelle approche pour une économie bleue durable dans l’UE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nantes (wébinaire), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mer, nécessaire à l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rentrée solennelle du CDMO, nouveau programme quinquennal, 12-13 janvier 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de sciences politiques, Nantes Université, Jan 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les détroits arctiques et la protection de l'environnement: une conciliation est-elle possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international Détroits/Straits. Pour une étude interdisciplinaire et internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Littoral Côte d'Opale, Nov 2021, Boulogne (en visio), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological diversity facing climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Group Seminar Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Gothenburg, May 2021, Gothenburg, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la notion de «patrimoine commun de l’humanité » à celle de « bien commun de l’humanité ». L’espace océanique, terrain de nouvelles expérimentations normatives et institutionnelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel SFDE, Le(s) commun(s) en droit de l’environnement :droit commun, droit des communs et droit hors du commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, Oct 2021, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The law of the sea and mineral extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinar Marine extraction of oil and gas minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Funding Atlantic Network for Blue Economy Technology Transfer (FANBEST), Interreg Atlantic Area, Jan 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la biodiversité en haute mer, une urgence écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel SFDE, Urgence(s) écologique(s). Quelle(s) urgence(s) pour le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, Oct 2020, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la caravelle au voilier-cargo, l’éolien au cœur des nouvelles découvertes. Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la caravelle au voilier-cargo, l’éolien au cœur des nouvelles découvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences et des Techniques, Oct 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préservation de la biodiversité affectée par l’élévation du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élévation du niveau de la mer et droit international : de l’adaptation à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit et les biotechnologies marines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque sur l'écologie industrielle et les microalgues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nantes Économie et Management, 2020, Nantes (44000), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pêche profonde en mer, un défi pour une pêche durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel SFDE, L’océan, dernière frontière. Au-delà des juridictions nationales, un patrimoine commun ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Rochelle, Nov 2018, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Arctique peut-il être protégé par le droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arctic Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l’Europe et des Affaires Étrangères, Dec 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l’environnement marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Institut Universitaire d’Abidjan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Universitaire d'Abidjan, May 2019, Abidjan, Côte d’Ivoire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grands principes du droit de l'environnement et les spécificités des milieux maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ateliers pédagogiques sur l'éolien maritime et l'environnement, Assemblée régionale Mer et Littoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Pays de la Loire, 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le piégeage et le stockage du C02 par les océans : quelles garanties offertes par le droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international INGILAW, « Tempête sur la planète. Penser le droit et les politiques de l’ingénierie climatique et environnementale à l’heure de l’anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes, Oct 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Water Law: International Law Basic Principles and New Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Management Approaches towards Transboundary Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Battambang-DOCKSIDE Summer School - EU Erasmus + Program, Oct 2018, Battambang, Cambodia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The law and economics of marine bioprospecting in areas beyond national jurisdiction: the role of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Institut universitaire Mer et Littoral (FR-CNRS n°3473), Jun 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IV International Conference Redexmar, Blue Growth Strategy and the law of the sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Vigo, Jun 2018, Vigo, Galicia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Frantz Mynard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des pollutions causées par le transport maritime, une situation encore contrastée », mars 2018 Université de Valenciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude internationale, Les transports au prisme du droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Valenciennes, Mar 2018, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi Biodiversité, une contribution en demi-teinte au déploiement des aires marines protégées,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : La loi pour la reconquête de la biodiversité, de la nature et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Mar 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de l'environnement en Antarctique, un modèle à suivre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque final ERC Human Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des Congrès, 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La haute mer, entre volonté de conservation et recherche d'exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Prospectives et défis océaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l'Homme, 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine spaces in the law of the sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire WEAMEC, Research, Education and Innovation in Pays de la Loire for Marine Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Centrale, 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of international environmental law towards the conservation of marine protected areas beyond national jurisdiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Marine Protected Areas Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Serena, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des zones maritimes et les énergies marine renouvelables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matinales WeAMEC (West Atlantic Marine Energy Center)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technocampus Océan, 2016, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des acteurs privés dans la lutte contre les activités illicites en mer : le cas de la protection de l’environnement marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’ERC Human Sea « Espaces marins : surveillance et prévention des trafics illicites en mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux liés à la protection de l’environnement en Arctique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles routes maritimes : origines, évolutions et prospectives : Journées scientifiques de l’Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploitation des ressources halieutiques face aux exigences du développement durable : la position du droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La surexploitation des ressources halieutiques dans la longue durée : Représentations &amp; réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS d'histoire et Sciences de la Mer, Nov 2015, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des mammifères marins : entre conservation et exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la mer au cyberespace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité des Congrès, Journées scientifiques de l’Université de Nantes, Jun 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les principes fondant le cadre juridique de la prévention des pollutions par hydrocarbures, Colloque « Erika, Prestige et demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques de l’Université de Nantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la pêche illégale, non réglementée, non contrôlée, un instrument au profit du développement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intégration de l’environnement dans les politiques de l’Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Oct 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime juridique des grands fonds marins au coeur d'une réflexion sur une nouvelle gouvernance des zones internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marinebrazil: building the marine science- French Brazilian Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut universitaire européen de la mer, Nov 2013, Buzios (Brazil), Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les énergies marines renouvelables et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique académique sur les énergies marines renouvelables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Centrale Nantes, Apr 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régime juridique des zones maritimes : entre unité et diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXVèmes rencontres interrégionales de l’Aglia, « Partager la mer : pêche, aquaculture et autres usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Région Pays de la Loire, Jun 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la mer face aux revendications territoriales des États</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence du Propeller Club Nantes Saint-Nazaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Mer, Dec 2013, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancement on High Seas Marine Protected Areas Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Protection areas for mobile species: challenges for management and governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cape Town, 2011, Cape Town / Le Cap, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Current Issues in Law and Politics in France »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Boré Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, IUML (Institut Universitaire Mer et Littoral); Musée des Arts de Nantes, Nov 2024, Nantes, France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Portland (University of Maine, School of Law), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulon; Faculté de droit de Toulon; Centre d'études et de recherches sur les contentieux (Toulon); Centre de droit et de politique comparés Jean-Claude Escarras; Master Sécurité et Défense Université de Toulon, Nov 2024, Toulon, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maritime pollution : prevention and liability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ocean Law Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ch. Norchi, 2010, Portland (Maine), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...3406 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6983,240 +7065,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grandes transitions, vulnérabilités et rôle du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Antoniolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Cardillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Mynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Piciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Trento; Centre de droit maritime et océnique de Nantes Université; Université de Limoges. Quaderni della Facoltà di Giurisprudenza, Università di Trento, 97, 502 p., 2025, Quaderni della Facoltà di Giurisprudenza, Università degli Studi di Trento, 978-88-5541-123-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15168/11572_463217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Antoniolli</w:t>
+                <w:t xml:space="preserve">hal-05290945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles routes maritimes: origines, évolutions et prospectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Monica Cardillo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...49 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaele Proutière-Maulion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone, 269p., 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7226,1451 +7308,1451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic straits and environmental protection: is conciliation reachable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Roche, Frédéric Davansant, Christophe Gibout, François Guiziou (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Straits : A Multidisciplinary Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol 20, International Straits of the World, Brill, 2026, 978-90-04-72140-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vulnérabilités océaniques face au changement climatique. L'avis consultatif du Tribunal international du droit de la mer sur le changement climatique et le droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luisa Antoniolli, Monica Cardillo, Odile Delfour Samama, Frantz Mynard, Cinzia Piciocchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grandi Transizioni, Vulnerabilità e Ruelo del Diritto. Les grandes transitions, vulnérabilités et rôle du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quaderni della Facoltà di Giurisprudenza, pp.237-265, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vulnérabilités océaniques face au changement climatique. L'avis consultatif du Tribunal international du droit de la mer sur le changement climatique et le droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes transitions, vulnérabilité et rôle du droit, Grandi transizioni, vulnérabilité e ruelo del diritto, Luisa Antoniolli, Monica Cardillo; Odile Delfour Samama, Frantz Mynard. Rencontre franco-italienne. Actes du colloque 4-5 juillet 2024, Facolta di Giurisprudenza, Universita di Trento, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il fertiliser l'océan pour protéger le climat ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luisa Antoniolli CINZIA PICIOCCHI; Monica Cardillo; Fulvio Cortese; Louis de Carbonnières; Frantz Mynard; Cinzia Piciocchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique et environnement Université d'été franco-italienne. Actes du colloque 6-8 juillet 2022, Université de Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facolta di Giurisprudenza, Universita di Trento, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le piégeage et le stockage du CO2 dans le sol et le sous-sol des océans. Quelles garanties offertes par le droit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandra Langlais; Marion Lemoine-Schonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire le droit des ingénieries climatiques. Au croisement des enjeux climatiques et écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UGA Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2-37747-434-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Facolta di Giurisprudenza, Universita di Trento, 2024</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quarante ans après l’adoption de la Convention des Nations Unies sur le droit de la mer, le rejet d’eau radioactive dans l’océan est-il encore possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Caligiuri, G. Cataldi, N. Ros (dir./eds),; AssIDMer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'évolution du droit de la mer. Réflexions à l'occasion du 20ème anniversaire de l'AssIDMer (2001-2021) / The Evolution of the Law of the Sea. Reflections for the 20th AssIDMer Anniversary (2001-2021),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editoriale Scientifica, pp.45-52, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editoriale Scientifica, pp.45-52, 2023</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préservation de la biodiversité affectée par l'élévation du niveau de la mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Boré Eveno (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Élévation du niveau de la mer et droit international. de l'adaptation à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.231-244, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.231-244, 2022</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des ressources en Antarctique, un modèle de gouvernance pour la haute mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Chan-Tung; Sabine Lavorel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Antarctique, enjeux et perspectives juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2021</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation des ressources de l'océan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Chaumette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Livre 7, 4ème édition, Dalloz, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exploitation des ressources de l'océan</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection internationale de l'environnement marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Chaumette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Livre 7, 4ème édition, Dalloz, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Livre 7, 4ème édition, Dalloz, 2021</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prévention des pollutions causées par le transport maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. El Boudouhi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les transports au prisme du droit international public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 139-155, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 139-155, 2019</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The law and economics of marine bioprospecting in areas beyond national jurisdiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guillotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jaime Cabeza Pereiro, Belén Fernández Docampo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estrategia Blue growth y derecho del mar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bomarzo, pp.429-447, 2018, 978-84-17310-47-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Bomarzo, pp.429-447, 2018, 978-84-17310-47-9</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre la pêche illégale, non réglementée, non contrôlée, un instrument au profit du développement durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Brovelli ; M. Sancy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement et développement durable dans les politiques de l'Union européenne. Actualités et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 209-221, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp. 209-221, 2017</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des acteurs privés dans la prévention et le contrôle des atteintes à l'environnement marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Chaumette </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESPACES MARINS : SURVEILLANCE ET PRÉVENTION DES TRAFICS ILLICITES EN MER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GOMYLEX</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-298, 2016, ESPACES MARINS : SURVEILLANCE ET PRÉVENTION DES TRAFICS ILLICITES EN MER, 978-84-15176-72-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOMYLEX</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.281-298, 2016, ESPACES MARINS : SURVEILLANCE ET PRÉVENTION DES TRAFICS ILLICITES EN MER, 978-84-15176-72-5</w:t>
+                <w:t xml:space="preserve">hal-01525278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux liés à la protection de l'environnement arctique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Odile Delfour Samama; Cédric Leboeuf ; Gwenaele Proutière Maulion (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles routes maritimes. Origines, évolutions et prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 213-228, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 213-228, 2016</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime juridique des grands fonds marins au coeur d'une réflexion sur une nouvelle gouvernance des zones internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carina Costa de Oliveira (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A exploração e a investigação na zona costeira, na plataforma continental e nos fundos marinhos: aspectos institucionais e normativos ligados ao meio ambiente, ao petróleo, à mineração e à energia renovável</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juruá Editora, Brasilia, pp. 91-113, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Juruá Editora, Brasilia, pp. 91-113, 2015</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une appropriation privée de la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Kodjo-Grandvaux ; G. Koubi (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et colonisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 363-387, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp. 363-387, 2005</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de &amp;quot;patrimoine commun de l'humanité&amp;quot;, fondement du droit international de l'environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Koubi ; I. Muller-Quoy (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur les fondements du droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp. 221-235, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant, pp. 221-235, 2003</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire de la protection des espèces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Delfour-Samama</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cornu ; J. Fromageau (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèse du droit de l'environnement. Droit des espaces naturels et des pollutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, coll Droit du patrimoine culturel et naturel, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8680,161 +8762,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat et biodiversité : co-construire des problématiques intégrées pour répondre aux enjeux de l'espace marin (Ecole thématique CNRS Horizon 2030-Océan, juin 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Pomade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vona Méléder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves El Kaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie d'Agata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8902,51 +8984,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DEE56B2"/>
+    <w:nsid w:val="0C6599BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9133,51 +9215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-delfour-samama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8078-8648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130673153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093812v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour-Samama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Etame Sone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Mynard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964880v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587153v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114987v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630469v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leboeuf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03818942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197521v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398841v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031976v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197516v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031907v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197512v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110385v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160048v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908270v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668937v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668941v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908255v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605949v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636665v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610032v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855083v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719442v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588017v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653505v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588026v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612438v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05180466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605871v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668500v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588034v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668507v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588051v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653504v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668509v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606125v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606129v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668518v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668521v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606131v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588059v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668511v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668525v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653512v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605953v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668566v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672139v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668529v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480211v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233; Eveno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290945v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Antoniolli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cardillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Piciocchi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/11572_463217" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290930v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031985v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/34127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584569v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605937v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605945v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605855v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605856v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605946v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753399v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606564v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525278v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606616v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606908v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-delfour-samama" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8078-8648" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130673153" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093812v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour-Samama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verlaine Etame Sone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964830v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Mynard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964880v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587180v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630469v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587153v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114987v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605934v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605935v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605948v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606877v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499903v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leboeuf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsu024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03818942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607003v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628515v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031976v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197516v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031907v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197512v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719442v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588017v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588007v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605858v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668937v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636665v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855083v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605868v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653505v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588029v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588026v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588034v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05180466v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668500v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588046v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668507v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588051v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668513v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653504v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606125v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606129v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668511v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588059v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605952v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guillotreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668518v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606131v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605859v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668528v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653511v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668529v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668556v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668566v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607542v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480211v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bor&#233; Eveno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Delfour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Antoniolli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cardillo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Piciocchi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15168/11572_463217" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605853v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Prouti&#232;re-Maulion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417992v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290930v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031985v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584569v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ugaeditions/34127" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587483v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605937v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605945v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605855v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605856v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605946v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606564v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gomylex.com" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606616v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606908v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607005v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Pomade" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vona M&#233;l&#233;der" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves El Kaim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Adam" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie d'Agata" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>