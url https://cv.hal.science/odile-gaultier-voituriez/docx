--- v0 (2026-03-25)
+++ v1 (2026-05-06)
@@ -657,4039 +657,4039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mémoire et travail de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.30 - 36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société historique du VIe arrondissement de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.65 - 90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paris, les urnes contre la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madani Cheurfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Hémicycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.30 - 36</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-histoire d'un village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.222 - 223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31, pp.65 - 90</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole de Hauteclocque en ses professions de foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Hémicycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 496, pp.55 - 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Micro-histoire d'un village</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires électorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Hémicycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 496, pp.52 - 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez, mémoire active des archives politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 305, pp.43 - 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Cyril Grange : Une élite parisienne : les familles de la grande bourgeoisie juive, 1870-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lachaud, architecte et urbaniste (1935-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lachaud-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.15 - 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir le monde des archives en CM2-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écho de Stan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.13 - 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur patrimoniale des professions de foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Figueirédo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Papier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.16 - 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur la mise en ligne de données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2016.5372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archelec, les archives électorales de la Ve République, du papier au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (30), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.030.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de Nicole Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore de Javel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean-Richard Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.293 - 308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la naissance du CEVIPOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Mossuz-Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean-Richard Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.245 - 277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Éric Mension-Rigau, Singulière noblesse : l’héritage nobiliaire dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 140, pp.222 - 223</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 4 (128), pp.195-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.128.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Première Guerre mondiale vue de Paris : de la correspondance d’Étienne de Nalèche, directeur du Journal des Débats, à Pierre Lebaudy, au « journal d’un bourgeois de Paris », 1914-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le patrimoine de la Grande Guerre, 25, For privé de la Grande Guerre. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.11727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Odile Gaultier-Voituriez, mémoire active des archives politiques</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par la recherche et pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109, pp.27 - 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives des élus conservées à Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Parcollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’École libre des sciences politiques à Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les archives des établissements d’enseignement supérieur et de recherche, 4e trimestre (231), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2013.5052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives des entretiens de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Archives et enjeux de société, hiver (n° 129), p. 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CEVIPOF recueille la mémoire électorale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 305, pp.43 - 43</w:t>
+              <w:t xml:space="preserve">, 2012, 251, pp.14 - 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du Centre de recherches politiques de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 115, p. 149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.115.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 496, pp.55 - 56</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sangnier et les archives de l’Institut, 1991-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âme commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.2 - 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rencontres 2007 des professionnels de l'IST. Transversalité et travail collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Contat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Damoiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (4), pp.312-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.444.0312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives de Sciences Po sur les mouvements étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1er trimestre (193), pp.107 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2002.3683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les veufs, une population méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paru.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Solange Roussier, Veufs, la vie sans elle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 200, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et mémoires étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 67, p. 158-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.2000.4609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives d'histoire contemporaine du Centre d'histoire de l'Europe du XXe siècle (CHEVS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Les archives au service du public : quelles offres pour quelles attentes ?, 2e trimestre (184-185), pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.1999.3564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques sources angevines à Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marque page</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14, pp.6 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lachaud (1817-1882)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Jouot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives en Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13, pp.23 - 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'histoire contemporaine (Centre d’histoire de l’Europe du XXe siècle), Fondation nationale des sciences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5, pp.139 - 150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Cletta et Daniel Mayer aux Archives d’histoire contemporaine, Centre d’histoire de l’Europe du vingtième siècle, Fondation nationale des sciences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Daniel Mayer, l’idéal et le réel en politique, 51-52, pp.74-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.1998.404212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les missions de service public des organismes de documentation et d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Clayet-Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prochasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferenczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, La BDIC à l’aube du XXIe siècle, 49-50, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.1998.410682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives, 1996 et 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'histoire de l'Europe du vingtième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, pp.79 - 87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'histoire contemporaine (Centre d’histoire de l’Europe du XXe siècle), Fondation nationale des sciences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Écho, Bulletin de la section des Archives nationales et des administrations centrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel espace pour le 7e art : la bibliothèque du film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55, p. 160-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.1997.3682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives, 1994 et 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'histoire de l'Europe du vingtième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'histoire contemporaine (Centre d’histoire de l’Europe du XXe siècle), Fondation nationale des sciences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut d'histoire du temps présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 64, pp.49 - 58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fromont</w:t>
+                <w:t xml:space="preserve">Sophie Lachaud-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lettre interne d'information de la Fondation nationale des sciences politiques et de l'Institut d'études politiques de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnel parlementaire angevin de la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Parcollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marque page</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3, pp.7 - 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'histoire contemporaine (CHEVS), Fondation nationale des sciences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du comité franco-allemand de recherches sur l’histoire de la France et de l’Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 11, pp.41 - 47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'une entreprise familiale, la sucrerie de La Bistade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, XXIII, pp.510 - 524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sangnier et les débuts du Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, n° 47, p. 205-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.1995.3199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et les archives des laïcs catholiques, un exemple : l'Institut Marc Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des archivistes de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 42, pp.47 - 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoins pour notre temps, Marc Sangnier (1873-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sous le figuier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 83, pp.1 - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La journée d'études sur Marc Sangnier et les débuts du Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 164, pp.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives (1992 et 1993)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'histoire de l'Europe du vingtième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5, pp.47 - 63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État des sources disponibles pour la recherche à l'Institut Marc Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Denis-Leballeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33, pp.15 - 18</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âme commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 78, pp.4 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.16 - 17</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une enquête fructueuse de l'Institut Marc Sangnier auprès des archives départementales et diocésaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âme commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 80, pp.7 - 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...3088 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582740v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03582374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire d'une entreprise familiale, la sucrerie de La Bistade</w:t>
               </w:r>
@@ -4770,5256 +4770,5256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les archives au Département archives de la Direction des ressources et de l’information scientifique (DRIS) de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale de Paris-II-Assas, Jan 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’attention conjointe aux archives politiques contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lachaise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e Forum des archivistes, Avec attention, archives, archivistes et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des archivistes français, Mar 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admissions et grand oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Forcadell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onze présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Direction des ressources et de l'information scientifique, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visibilité des fonds d’éphémères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulain Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinec Morgane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documenter le quotidien : enjeux et spécificités des fonds d’éphémères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale des Chartes; ENSSIB; Bibliothèque nationale de France, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Counter) Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIVICA, Nov 2025, Budapest (online), Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">atelier pédagogique, Jouez avec les logos politiques de la Ve république</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28e Rendez-vous de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections municipales de mars 1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unité et/ou renouveau de la gauche : le dilemme du PSU en 1965</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Tribune socialiste; Institut Edouard Depreux, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirées mensuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foyer La Maison, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’attention conjointe aux archives politiques contemporaines</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archiver, communiquer et diffuser des fonds de chercheurs hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association des archivistes français, Mar 2025, Rennes, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiver les savoirs : de la collecte à l’usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collex-Persée, Dec 2024, Paris, Museum national d'histoire naturelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale de Paris-II-Assas, Jan 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives Coubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre de Coubertin, de l’ICP à la rénovation des Jeux olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut catholique de Paris, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrot, l’élu local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Barrot, un démocrate-chrétien d’un siècle à l’autre (1937-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asssemblée nationale, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives concernant Bruno Latour à Sciences Po, table ronde Bruno Latour, archives et bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruno Latour ou l’art d’assembler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêtes de chercheurs à Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserver le numérique : pour qui, pour quoi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des archivistes français, Apr 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archelec ou les archives électorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onze présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction des ressources et de l'information scientifique, Sciences Po, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonds d’archives concernant Marc Sangnier et son héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marc Sangnier, d’hier à aujourd’hui, un éveilleur : militants et scientifiques en dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut catholique de Paris, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation table ronde Le contre-plan du PSU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contre-plan du PSU en 1964 : genèse, contenu et postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut tribune socialiste; Institut Edouard Depreux, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets militants : des objets archivistiques mal identifiés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54e conférence annuelle de l'International Association of Labour History Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Labour History Institutions; La contemporaine, Dec 2024, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Institut Marc Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Think tanks et instituts : deux exemples d’instituts, d’un siècle à l’autre : l’Institut Marc Sangnier et l’Institut François Mitterrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'histoire de Sciences Po; Comité d’histoire parlementaire et politique, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Paix et liberté de Pierre Rostini au Département archives de la DRIS de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Anticommunisme en France et en Europe, 1917-1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'histoire politique, Jan 2023, Aubervilliers - Campus Condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier pédagogique Mai 68 à travers les quartiers de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 27e Rendez-vous de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centenaire de la consécration de l'église Saint-Pierre-de-Montrouge : Histoire et images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de la consécration de l'église Saint-Pierre-de-Montrouge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ambulance de L’Absie (Deux-Sèvres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acteurs et actrices du soin en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest-Nanterre; IDHES; Institut des sciences sociales du politique, Oct 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle médiation culturelle pour la bibliothèque d’un Département archives au sein d’une bibliothèque de l’enseignement supérieur et de la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre professionnelle, La médiation culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupe de travail bibliothèques d'archives, Association des archivistes français; Institut mémoires de l'édition contemporaine, Nov 2023, Saint-Germain-La-Blanche-Herbe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archelec ou les archives électorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine numérique des URFIST (unités régionales de formation à l’information scientifique et technique), « Corpus, données et métadonnées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URFIST de Bordeaux, Mar 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enrichissement des archives à la DRIS/Bibliothèque de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Bibliopat Partenaires particuliers, table ronde n° 3 : les partenariats possibles pour l'enrichissement des collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliopat; Médiathèque Pierre Moinot, Nov 2023, Niort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04294410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diasporas, discussion entre Stéphane Dufoix et Ian Manook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les diasporas, discussion entre Stéphane Dufoix et Ian Manook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, biblothèque, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde « Organisation de la chaîne éditoriale et création de contenu pour dynamiser le site des services d’archives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ligeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Empreinte digitale, Sep 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pôle d’excellence francilien des archives et des données du politique SÉSAME / IDEX : continuités et nouveautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour vos enquêtes en sciences humaines et sociales ? La seconde vie des enquêtes de recherche : de leur production à leur réutilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idex Sciences Po / CRIPOLIS, Université Paris-Cité, Oct 2022, Paris, France. pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une affaire de photos, d’archives et de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’hommage à Guy Michelat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux démocratiques des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MetSem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zoom, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès spécifique aux archives des responsables politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accès aux archives publiques : un enjeu citoyen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, Cité internationale universitaire, Maison de l'Ile-de-France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hanotaux et Jules Jusserand vus au prisme parisien d’Étienne de Nalèche, directeur du Journal des Débats, pendant la Première Guerre mondiale : portraits croisés, relations franco-américaines et réseaux de sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux figures de l’amitié franco-américaine : Gabriel Hanotaux (1853-1944) et Jules Jusserand (1855-1932)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03478281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Webinaire Présentation et échanges autour du numéro 258 de la Gazette des archives, Le centenaire de la Grande Guerre vécu par les archivistes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guigueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Présentation et échanges autour du numéro 258 de la Gazette des archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives électorales, qu’est-ce que c’est ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e Rendez-vous de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives électorales en ligne, matériau pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e Rendez-vous de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle politique du conseiller à l’Élysée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Château Royal de Blois, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et traitement scientifique des archives de Michel Debré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Debré et ses archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Archives nationales, Pierrefitte-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archelec, les archives électorales françaises de la ve république, du papier au numérique : reflet fidèle ou distorsion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debré et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Debré et ses archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Archives nationales, Pierrefitte-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archelec, les archives électorales françaises de la Ve République, du papier au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DHNord 2019 Corpus et archives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lille, MESHS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collex-Persée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Forcadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Poulain Caroline</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques et chercheurs : quelles relations ? Quelles coopérations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, Jussieu, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société historique du VIe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Mairie du VIe, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Eric Mension-Rigau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, Sorbonne, Maison de la recherche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de la Première Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, Mairie du VIIe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sondothèque du CEVIPOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roy Sylvie</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres annuelles de la section des archivistes départementaux de l'Association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon du livre d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Verdun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de la Ve République à travers les archives de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale des Chartes; ENSSIB; Bibliothèque nationale de France, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Archives nationales-Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIVICA, Nov 2025, Budapest (online), Hungary</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Archives d’histoire contemporaine du Centre d’histoire de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Osa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel électoral, collecte, numérisation et mise en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Direction des ressources et de l'information scientifique, Jul 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire histoire publique CriminoCorpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">atelier pédagogique, Jouez avec les logos politiques de la Ve république</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 570 AP et les archives Blum revenues de Moscou, un même fonds, très fécond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Parcollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives nationales et Centre d'histoire de Sciences Po, Atelier de recherche Les acteurs politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pierrefitte-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête qualitative comme objet archivistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Blois, France</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association des archivistes français, Forum des archivistes, Meta/morphose, les archives bouillon de culture numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Tribune socialiste; Institut Edouard Depreux, Oct 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver les enquêtes qualitatives en sciences sociales du politique, ArchiPolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres d’Huma-Num</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut catholique de Paris, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse de réseaux de sociabilité parisienne pendant la Première Guerre mondiale à travers la correspondance d’Etienne de Nalèche, directeur du Journal des Débats, à Pierre Lebaudy, 1914-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e journée Réseaux et histoire (Res-Hist), Retour aux sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut tribune socialiste; Institut Edouard Depreux, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre vue de Paris par Étienne de Nalèche, directeur du Journal des Débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en guerre : archives privées, usages publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des amis des Archives de France, Fondation Singer-Polignac, Jan 2015, Paris, Pierrefitte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'histoire de Sciences Po; Comité d’histoire parlementaire et politique, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des archives aux données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle, réseau MATE-SHS, pratiques, moyens et enjeux de la documentation et de l’archivage des données en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, Collège de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance d’Étienne de Nalèche, directeur du Journal des Débats, à Pierre Lebaudy, 1914-1919, ou la guerre vue de Paris, statut et apports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoignages et écritures de soi dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, École doctorale Paris VIII, Archives nationales, salle des commissions, Pierrefitte-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;pensum&amp;quot;, regards pendant la guerre de 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Écrits du for privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris-IV-Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « pensum », la guerre de 1914 vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de master d'Éric Mension-Rigau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris-IV-Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives des entretiens des chercheurs du CEVIPOF : une expérience de collecte. Le rapport du chercheur à ses entretiens : l’étape du départ à la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipolis, journée d’étude les chercheur.e.s et leurs données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, Université Lyon II, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collecte, le traitement et la valorisation des données bibliographiques au Centre de recherches politiques de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mission bibliographie, atelier Analyse des Données relationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, INED, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des utilisateurs chercheurs à la recherche documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée correspondants IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Paris, CNRS, InSHS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la naissance du CEVIPOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Labour History Institutions; La contemporaine, Dec 2024, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Mossuz-Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’hommage à Nicole Racine : archives et écriture de l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, Centre d’histoire de Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Archiver, communiquer et diffuser des fonds de chercheurs hybrides</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement à la recherche documentaire des étudiants de Sciences Po en master et doctorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée académique de la documentation, Académie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lycée Louis-le-Grand, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives des entretiens des chercheurs du Centre de recherches politiques de Sciences Po (CEVIPOF), repérage, classement et inventaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">assemblée générale du consortium Corpus Archives des sciences sociales du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, Sciences Po, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion du papier de Paolo Stuppia, « Le chercheur au cœur de la fabrique des tracts : du terrain physique aux terrains virtuels et vice versa »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées doctorales de l’Institut interdisciplinaire d’anthropologie du contemporain (IIAC)/ CNRS-EHESS, Terra (In)cognita : terrains contemporains en sciences humaines et sociales, Panel 5 : institutions en tension : politiques et polémiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Paris, EHESS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance d’Étienne de Nalèche à Pierre Lebaudy, l’analyse de réseaux et l’analyse lexicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire, École normale supérieure (ENS) Jourdan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance d’Étienne de Nalèche à Pierre Lebaudy et l’analyse de réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique CNRS Réseaux sociaux : enjeux, méthodes, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cargèse (Corse), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation des chercheurs du Centre de recherche politique de Sciences Po aux ressources documentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Collex-Persée, Dec 2024, Paris, Museum national d'histoire naturelle, France</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Agio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée ADBS-Recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Institut Pasteur, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...4076 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582451v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03570524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sangnier, le Sillon et Bierville</w:t>
               </w:r>
@@ -10579,51 +10579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Parcollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Larousse, pp.790, 1997, Textes essentiels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10963,51 +10963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives de Jean Charbonnel aux Archives d'histoire contemporaine du Centre d'histoire de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Le Béguec; Jérôme Pozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Charbonnel : un intellectuel en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.11-13, 2023, Travaux historiques, 9782140306907</w:t>
@@ -11116,303 +11116,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parti d’électeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique au microscope : 60 ans d’histoire du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.183-184, 2021, 9782724638158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretiens non-directifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique au microscope : 60 ans d’histoire du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.149-151, 2021, 9782724638158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clivage public/privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique au microscope : 60 ans d’histoire du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.128-129, 2021, 9782724638158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vote privatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique au microscope : 60 ans d’histoire du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.225-226, 2021, 9782724638158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691060v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03691053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du tract au clic</w:t>
               </w:r>
@@ -12479,177 +12479,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Odile Gaultier-Voituriez, co-responsable du projet Archelec au titre du CEVIPOF, le Centre de recherches politiques de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Moiraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fabrication des professions de foi des élections législatives, de 1978 à 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399572v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03413565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes Archipolis appliquées… au CEVIPOF</w:t>
               </w:r>
@@ -13048,64 +13048,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Emile Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Parcollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13140,64 +13140,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête électorale française 2017, Election présidentielle, 1965-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13232,51 +13232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes qualitatives du CEVIPOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13681,51 +13681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04197169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guigueno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gibiat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5871" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567259v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Cheurfa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399591v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567540v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Texier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567455v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429988v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lachaud-Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Figueir&#233;do" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.030.0213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568085v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.128.0173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568302v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore de Javel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mazuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bodin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11727" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436591v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parcollet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571330v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Brech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2013.5052" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.115.0149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bretin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Courtial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.444.0312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2002.3683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2000.4609" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567781v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jouot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3564" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1998.404212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Clayet-Michaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferenczi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1998.410682" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1997.3682" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.3199" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582740v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582374v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis-Leballeur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391462v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05014531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaise Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04924473v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391483v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Caroline" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sylvie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinec Morgane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05158550v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Forcadell" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Detchemendy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grolleau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391447v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04523261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04697495v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Herv&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Heude" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04542775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841528v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841557v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04523277v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bougon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04542856v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04231196v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manook" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963623v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247559v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04338864v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03981514v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04059470v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294410v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691044v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03836625v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fulla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poignant" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582400v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582432v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582414v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582478v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582501v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582464v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582472v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582476v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582397v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111067v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585587v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582417v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582510v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582459v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582451v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570470v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03076603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Delannoi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100276660#h2tabDetails" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01647669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jeanneney" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621454v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nougaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620084v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04842650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04372346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04017697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03903314v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/html/WYSIWYGfiles/files/CONTENEUR2108_Bardiot_Dehoux_Ruiz.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691049v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691060v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691054v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691053v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Call" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111332v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vaillant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne S&#233;nit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572505v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111115v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077359v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399572v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Moiraghi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567863v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612928v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chapoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02181510v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Parodi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesgny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Charamond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;n&#233;hould Pelletier Doisy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delafosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414195v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brustolin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04197169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guigueno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gibiat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5871" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Cheurfa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Texier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lachaud-Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Figueir&#233;do" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.030.0213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore de Javel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mazuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cotta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.128.0173" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11727" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parcollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Brech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2013.5052" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.115.0149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bretin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Courtial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.444.0312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2002.3683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2000.4609" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3564" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jouot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1998.404212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Clayet-Michaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferenczi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1998.410682" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1997.3682" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.3199" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis-Leballeur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04924473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05014531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaise Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05158550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Forcadell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Caroline" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sylvie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinec Morgane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Detchemendy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grolleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Heude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04542775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04542856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04523277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bougon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04697495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Herv&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04523261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03981514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04338864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04059470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04231196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03836625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fulla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poignant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582432v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582472v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582395v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582459v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570470v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03076603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Delannoi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100276660#h2tabDetails" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01647669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jeanneney" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621454v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nougaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620084v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04842650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04372346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04017697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03903314v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/html/WYSIWYGfiles/files/CONTENEUR2108_Bardiot_Dehoux_Ruiz.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691060v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Call" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111332v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vaillant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne S&#233;nit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572505v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111115v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077359v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Moiraghi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567863v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612928v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chapoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02181510v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Parodi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesgny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Charamond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;n&#233;hould Pelletier Doisy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delafosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414195v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brustolin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>