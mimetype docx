--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -657,3750 +657,3750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la société historique du VIe arrondissement de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.65 - 90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris, les urnes contre la rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madani Cheurfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Hémicycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoire et travail de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Éléphant : la revue de culture générale : histoire, sciences, philosophie, société, international, littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.30 - 36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31, pp.65 - 90</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-histoire d'un village</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 140, pp.222 - 223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Madani Cheurfa</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez, mémoire active des archives politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 305, pp.43 - 43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Cyril Grange : Une élite parisienne : les familles de la grande bourgeoisie juive, 1870-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole de Hauteclocque en ses professions de foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Hémicycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2017, 496, pp.55 - 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Micro-histoire d'un village</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires électorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Hémicycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 496, pp.52 - 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lachaud, architecte et urbaniste (1935-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lachaud-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33, pp.15 - 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03429988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvrir le monde des archives en CM2-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écho de Stan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.13 - 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur la mise en ligne de données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 243, pp.21-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2016.5372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valeur patrimoniale des professions de foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Figueirédo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Papier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.16 - 17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archelec, les archives électorales de la Ve République, du papier au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (30), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hp.030.0213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03459207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de Nicole Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore de Javel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Mazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean-Richard Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.293 - 308</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour de la naissance du CEVIPOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Cotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Michelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Mossuz-Lavau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Jean-Richard Bloch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21, pp.245 - 277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Éric Mension-Rigau, Singulière noblesse : l’héritage nobiliaire dans la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 140, pp.222 - 223</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 4 (128), pp.195-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ving.128.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 496, pp.55 - 56</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives des élus conservées à Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Parcollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par la recherche et pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiviste ! La lettre de l'association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109, pp.27 - 27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Première Guerre mondiale vue de Paris : de la correspondance d’Étienne de Nalèche, directeur du Journal des Débats, à Pierre Lebaudy, au « journal d’un bourgeois de Paris », 1914-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Le patrimoine de la Grande Guerre, 25, For privé de la Grande Guerre. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/insitu.11727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’École libre des sciences politiques à Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulven Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les archives des établissements d’enseignement supérieur et de recherche, 4e trimestre (231), pp.77-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2013.5052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives des entretiens de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Archives et enjeux de société, hiver (n° 129), p. 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CEVIPOF recueille la mémoire électorale française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 251, pp.14 - 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03569198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du Centre de recherches politiques de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 115, p. 149-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.115.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sangnier et les archives de l’Institut, 1991-2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Âme commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.2 - 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rencontres 2007 des professionnels de l'IST. Transversalité et travail collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Contat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Damoiseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (4), pp.312-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/docsi.444.0312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Odile Gaultier-Voituriez, mémoire active des archives politiques</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01142869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives de Sciences Po sur les mouvements étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1er trimestre (193), pp.107 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2002.3683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les veufs, une population méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">paru.com</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03458458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Solange Roussier, Veufs, la vie sans elle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 200, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et mémoires étudiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 67, p. 158-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.2000.4609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives d'histoire contemporaine du Centre d'histoire de l'Europe du XXe siècle (CHEVS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Les archives au service du public : quelles offres pour quelles attentes ?, 2e trimestre (184-185), pp.81-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.1999.3564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques sources angevines à Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marque page</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 14, pp.6 - 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Lachaud (1817-1882)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 305, pp.43 - 43</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandre Jouot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives en Limousin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13, pp.23 - 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Cletta et Daniel Mayer aux Archives d’histoire contemporaine, Centre d’histoire de l’Europe du vingtième siècle, Fondation nationale des sciences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Daniel Mayer, l’idéal et le réel en politique, 51-52, pp.74-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.1998.404212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Emilie Fromont</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'histoire contemporaine (Centre d’histoire de l’Europe du XXe siècle), Fondation nationale des sciences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5, pp.139 - 150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les missions de service public des organismes de documentation et d’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Clayet-Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Veyrat-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prochasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ferenczi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, La BDIC à l’aube du XXIe siècle, 49-50, pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mat.1998.410682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives, 1996 et 1997</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'histoire de l'Europe du vingtième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, pp.79 - 87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel espace pour le 7e art : la bibliothèque du film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 55, p. 160-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.1997.3682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'histoire contemporaine (Centre d’histoire de l’Europe du XXe siècle), Fondation nationale des sciences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Écho, Bulletin de la section des Archives nationales et des administrations centrales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'histoire contemporaine (Centre d’histoire de l’Europe du XXe siècle), Fondation nationale des sciences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Institut d'Histoire du Temps Présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 64, pp.49 - 58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives, 1994 et 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'histoire de l'Europe du vingtième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croquis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lachaud-Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33, pp.15 - 18</w:t>
+              <w:t xml:space="preserve">Lettre interne d'information de la Fondation nationale des sciences politiques et de l'Institut d'études politiques de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.13 - 13</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnel parlementaire angevin de la IIIe République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Parcollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marque page</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3, pp.7 - 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16, pp.16 - 17</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'histoire contemporaine (CHEVS), Fondation nationale des sciences politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du comité franco-allemand de recherches sur l’histoire de la France et de l’Allemagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 11, pp.41 - 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/gazar.2016.5372⟩</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sangnier et les débuts du Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, n° 47, p. 205-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xxs.1995.3199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire d'une entreprise familiale, la sucrerie de La Bistade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société des Antiquaires de la Morinie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, XXIII, pp.510 - 524</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.293 - 308</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoins pour notre temps, Marc Sangnier (1873-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sous le figuier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 83, pp.1 - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 21, pp.245 - 277</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et les archives des laïcs catholiques, un exemple : l'Institut Marc Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des archivistes de l'Église de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 42, pp.47 - 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...2436 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582393v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03582509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La journée d'études sur Marc Sangnier et les débuts du Sillon</w:t>
               </w:r>
@@ -4770,4635 +4770,4635 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visibilité des fonds d’éphémères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulain Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Sylvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinec Morgane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documenter le quotidien : enjeux et spécificités des fonds d’éphémères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale des Chartes; ENSSIB; Bibliothèque nationale de France, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Counter) Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIVICA, Nov 2025, Budapest (online), Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admissions et grand oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Forcadell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onze présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Direction des ressources et de l'information scientifique, Jul 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les archives au Département archives de la Direction des ressources et de l’information scientifique (DRIS) de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale de Paris-II-Assas, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attention conjointe aux archives politiques contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lachaise Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Forum des archivistes, Avec attention, archives, archivistes et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des archivistes français, Mar 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Admissions et grand oral</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">atelier pédagogique, Jouez avec les logos politiques de la Ve république</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28e Rendez-vous de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élections municipales de mars 1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unité et/ou renouveau de la gauche : le dilemme du PSU en 1965</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Tribune socialiste; Institut Edouard Depreux, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soirées mensuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Foyer La Maison, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barrot, l’élu local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jacques Barrot, un démocrate-chrétien d’un siècle à l’autre (1937-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asssemblée nationale, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives Coubertin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre de Coubertin, de l’ICP à la rénovation des Jeux olympiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut catholique de Paris, Apr 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archiver, communiquer et diffuser des fonds de chercheurs hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archiver les savoirs : de la collecte à l’usage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collex-Persée, Dec 2024, Paris, Museum national d'histoire naturelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives concernant Bruno Latour à Sciences Po, table ronde Bruno Latour, archives et bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruno Latour ou l’art d’assembler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enquêtes de chercheurs à Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conserver le numérique : pour qui, pour quoi ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des archivistes français, Apr 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archelec ou les archives électorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Onze présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction des ressources et de l'information scientifique, Sciences Po, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animation table ronde Le contre-plan du PSU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contre-plan du PSU en 1964 : genèse, contenu et postérité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut tribune socialiste; Institut Edouard Depreux, Oct 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fonds d’archives concernant Marc Sangnier et son héritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marc Sangnier, d’hier à aujourd’hui, un éveilleur : militants et scientifiques en dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut catholique de Paris, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Institut Marc Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Think tanks et instituts : deux exemples d’instituts, d’un siècle à l’autre : l’Institut Marc Sangnier et l’Institut François Mitterrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'histoire de Sciences Po; Comité d’histoire parlementaire et politique, Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les objets militants : des objets archivistiques mal identifiés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54e conférence annuelle de l'International Association of Labour History Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Labour History Institutions; La contemporaine, Dec 2024, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ambulance de L’Absie (Deux-Sèvres)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acteurs et actrices du soin en guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Ouest-Nanterre; IDHES; Institut des sciences sociales du politique, Oct 2023, Nanterre (Université Paris Nanterre - UPL), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle médiation culturelle pour la bibliothèque d’un Département archives au sein d’une bibliothèque de l’enseignement supérieur et de la recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre professionnelle, La médiation culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupe de travail bibliothèques d'archives, Association des archivistes français; Institut mémoires de l'édition contemporaine, Nov 2023, Saint-Germain-La-Blanche-Herbe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier pédagogique Mai 68 à travers les quartiers de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les 27e Rendez-vous de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centenaire de la consécration de l'église Saint-Pierre-de-Montrouge : Histoire et images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de la consécration de l'église Saint-Pierre-de-Montrouge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds Paix et liberté de Pierre Rostini au Département archives de la DRIS de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Anticommunisme en France et en Europe, 1917-1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'histoire politique, Jan 2023, Aubervilliers - Campus Condorcet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archelec ou les archives électorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine numérique des URFIST (unités régionales de formation à l’information scientifique et technique), « Corpus, données et métadonnées »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, URFIST de Bordeaux, Mar 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enrichissement des archives à la DRIS/Bibliothèque de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Bibliopat Partenaires particuliers, table ronde n° 3 : les partenariats possibles pour l'enrichissement des collections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliopat; Médiathèque Pierre Moinot, Nov 2023, Niort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04294410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diasporas, discussion entre Stéphane Dufoix et Ian Manook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dufoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Manook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les diasporas, discussion entre Stéphane Dufoix et Ian Manook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po, biblothèque, Oct 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04247598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde « Organisation de la chaîne éditoriale et création de contenu pour dynamiser le site des services d’archives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Ligeo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Empreinte digitale, Sep 2023, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04231196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pôle d’excellence francilien des archives et des données du politique SÉSAME / IDEX : continuités et nouveautés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour vos enquêtes en sciences humaines et sociales ? La seconde vie des enquêtes de recherche : de leur production à leur réutilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idex Sciences Po / CRIPOLIS, Université Paris-Cité, Oct 2022, Paris, France. pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une affaire de photos, d’archives et de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’hommage à Guy Michelat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux démocratiques des archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MetSem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zoom, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accès spécifique aux archives des responsables politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’accès aux archives publiques : un enjeu citoyen ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, Cité internationale universitaire, Maison de l'Ile-de-France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hanotaux et Jules Jusserand vus au prisme parisien d’Étienne de Nalèche, directeur du Journal des Débats, pendant la Première Guerre mondiale : portraits croisés, relations franco-américaines et réseaux de sociabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deux figures de l’amitié franco-américaine : Gabriel Hanotaux (1853-1944) et Jules Jusserand (1855-1932)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03478281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Webinaire Présentation et échanges autour du numéro 258 de la Gazette des archives, Le centenaire de la Grande Guerre vécu par les archivistes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Faivre d'Arcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Guigueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Verry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire Présentation et échanges autour du numéro 258 de la Gazette des archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives électorales, qu’est-ce que c’est ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e Rendez-vous de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives électorales en ligne, matériau pédagogique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23e Rendez-vous de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle politique du conseiller à l’Élysée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">cycle d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Château Royal de Blois, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archelec, les archives électorales françaises de la ve république, du papier au numérique : reflet fidèle ou distorsion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DHNord 2019 : Corpus et archives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Oct 2019, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debré et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Debré et ses archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Archives nationales, Pierrefitte-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archelec, les archives électorales françaises de la Ve République, du papier au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DHNord 2019 Corpus et archives numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lille, MESHS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collex-Persée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Forcadell</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Direction des ressources et de l'information scientifique, Jul 2025, Paris, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques et chercheurs : quelles relations ? Quelles coopérations ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, Jussieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Visibilité des fonds d’éphémères</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et traitement scientifique des archives de Michel Debré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Poulain Caroline</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Michel Debré et ses archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Archives nationales, Pierrefitte-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'Eric Mension-Rigau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, Sorbonne, Maison de la recherche, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centenaire de la Première Guerre mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, Mairie du VIIe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sondothèque du CEVIPOF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roy Sylvie</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres annuelles de la section des archivistes départementaux de l'Association des archivistes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société historique du VIe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Mairie du VIe, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Grande Guerre vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salon du livre d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Verdun, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les débuts de la Ve République à travers les archives de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale des Chartes; ENSSIB; Bibliothèque nationale de France, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Archives nationales-Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIVICA, Nov 2025, Budapest (online), Hungary</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Archives d’histoire contemporaine du Centre d’histoire de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Osa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire national de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériel électoral, collecte, numérisation et mise en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Detchemendy</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire histoire publique CriminoCorpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le 570 AP et les archives Blum revenues de Moscou, un même fonds, très fécond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Blois, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Parcollet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives nationales et Centre d'histoire de Sciences Po, Atelier de recherche Les acteurs politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut Tribune socialiste; Institut Edouard Depreux, Oct 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03567476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préserver les enquêtes qualitatives en sciences sociales du politique, ArchiPolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres d’Huma-Num</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Foyer La Maison, Nov 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête qualitative comme objet archivistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cadorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association des archivistes français, Forum des archivistes, Meta/morphose, les archives bouillon de culture numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Collex-Persée, Dec 2024, Paris, Museum national d'histoire naturelle, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse de réseaux de sociabilité parisienne pendant la Première Guerre mondiale à travers la correspondance d’Etienne de Nalèche, directeur du Journal des Débats, à Pierre Lebaudy, 1914-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4e journée Réseaux et histoire (Res-Hist), Retour aux sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut catholique de Paris, Apr 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03399767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La guerre vue de Paris par Étienne de Nalèche, directeur du Journal des Débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire en guerre : archives privées, usages publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des amis des Archives de France, Fondation Singer-Polignac, Jan 2015, Paris, Pierrefitte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Asssemblée nationale, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des archives aux données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée annuelle, réseau MATE-SHS, pratiques, moyens et enjeux de la documentation et de l’archivage des données en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, Collège de France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La correspondance d’Étienne de Nalèche, directeur du Journal des Débats, à Pierre Lebaudy, 1914-1919, ou la guerre vue de Paris, statut et apports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoignages et écritures de soi dans la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, École doctorale Paris VIII, Archives nationales, salle des commissions, Pierrefitte-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association des archivistes français, Apr 2024, Lyon, France</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;pensum&amp;quot;, regards pendant la guerre de 1914</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Écrits du for privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris-IV-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Direction des ressources et de l'information scientifique, Sciences Po, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « pensum », la guerre de 1914 vue de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de master d'Éric Mension-Rigau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris-IV-Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut catholique de Paris, Dec 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collecte, le traitement et la valorisation des données bibliographiques au Centre de recherches politiques de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mission bibliographie, atelier Analyse des Données relationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, INED, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut tribune socialiste; Institut Edouard Depreux, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives des entretiens des chercheurs du CEVIPOF : une expérience de collecte. Le rapport du chercheur à ses entretiens : l’étape du départ à la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archipolis, journée d’étude les chercheur.e.s et leurs données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lyon, Université Lyon II, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...3304 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582502v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03582417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation des utilisateurs chercheurs à la recherche documentaire</w:t>
               </w:r>
@@ -10579,51 +10579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Parcollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Larousse, pp.790, 1997, Textes essentiels</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10695,292 +10695,426 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Latour ou l’art d’assembler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryasha Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Caër</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Claerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grayot-Dirx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bruno Latour ou l’art d’assembler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.380-389, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.desco.2026.01.0380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le fonds Paix et liberté au Département archives de la DRIS de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARD (Olivier); CASTAGNEZ (Noëlline); LAUNAY (Maxime); VIGREUX (Jean). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’anticommunisme en France et en Europe, 1917-1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.227-234, 2025, Histoire, 978-2-7535-9852-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marie des Francs, demoiselle du Poitou : généalogies historiographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire et documents, pp.3, 2024, 9791090361065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hanotaux et Jules Jusserand vus au prisme parisien d'Étienne de Nalèche, directeur du Journal des Débats, pendant la Première Guerre mondiale : portraits croisés, relations franco-américaines et réseaux de sociabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Dasque; Emmanuelle Haim Masson; Stanislas Jeannesson; Ministère de l'Europe et des Affaires étrangères, Direction des archives. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deux grandes figures de l’amitié franco-américaine : Gabriel Hanotaux et Jules Jusserand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, pp.44-51, 2023, 9782735509690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives de Jean Charbonnel aux Archives d'histoire contemporaine du Centre d'histoire de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11000,1406 +11134,1406 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Le Béguec; Jérôme Pozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Charbonnel : un intellectuel en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.11-13, 2023, Travaux historiques, 9782140306907</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archelec, les archives électorales françaises de la ve République, du papier au numérique : reflet fidèle ou distorsion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bardiot, Clarisse; Dehoux, Esther; Ruiz, Emilien; Maison européenne des sciences de l’homme et de la société (MESHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique numérique des corpus en sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.37-45, 2022, 9782757436103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03903314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parti d’électeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique au microscope : 60 ans d’histoire du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.183-184, 2021, 9782724638158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretiens non-directifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique au microscope : 60 ans d’histoire du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.149-151, 2021, 9782724638158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vote privatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La politique au microscope : 60 ans d’histoire du CEVIPOF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.225-226, 2021, 9782724638158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clivage public/privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique au microscope : 60 ans d’histoire du CEVIPOF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.128-129, 2021, 9782724638158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03691049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.225-226, 2021, 9782724638158</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du tract au clic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline Derauw. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pérenniser l’éphémère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Academia; Éditions L'Harmattan, pp.149 - 163, 2018, 9782806103703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Du tract au clic</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La numérisation et la mise en ligne des archives électorales de la Ve république</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote disruptif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.441 - 444, 2017, 9782724621655</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éphéméride 2016-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Éditions Academia; Éditions L'Harmattan, pp.149 - 163, 2018, 9782806103703</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Call</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pascal Perrineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Vote disruptif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.331 - 355, 2017, 9782724621655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La numérisation et la mise en ligne des archives électorales de la Ve république</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03397713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Vote disruptif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.441 - 444, 2017, 9782724621655</w:t>
+              <w:t xml:space="preserve">La Décision électorale en 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.253 - 255, 2013, 9782200286248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Éphéméride 2016-2017</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éphéméride 2011-2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samantha Call</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Vaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Perrineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Vote disruptif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, pp.331 - 355, 2017, 9782724621655</w:t>
+              <w:t xml:space="preserve">Le Vote normal : les élections présidentielle et législatives d’avril-mai-juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, p. 299-339, 2013, 9782724613452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.253 - 255, 2013, 9782200286248</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Anne Sénit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniel Boy; Mathieu Brugidou; Charlotte Halpern; Pierre Lascoumes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Grenelle de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.321 - 345, 2012, 9782200277352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Presses de Sciences Po, p. 299-339, 2013, 9782724613452</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Capdevielle; Henri Rey. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de mai 1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Larousse, pp.462 - 467, 2008, 9782035837868</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.321 - 345, 2012, 9782200277352</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouvrages thématiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Gaulle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, p. 871-872, 2006, 9782221102800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Larousse, pp.462 - 467, 2008, 9782035837868</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche sur les archives politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS programme Archives de la création; Université Paris-Sud; Faculté Jean Monnet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives et recherche : aspects juridiques et pratiques administratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, p. 195-196, 2003, 9782747539678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, p. 871-872, 2006, 9782221102800</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fonds d’archives Gaston Monnerville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gaston Monnerville : un homme d’État de la République française : actes du colloque, 14-15 octobre 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ibis Rouge Éditions, p. 65-75, 2001, 9782844501318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, p. 195-196, 2003, 9782747539678</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État d’esprit sillonniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation Charles de Gaulle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Charles de Gaulle : la jeunesse et la guerre, 1890-1920</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plon, p. 65-72, 2001, 9782259194563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ibis Rouge Éditions, p. 65-75, 2001, 9782844501318</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sangnier, Paris, 3 avril 1873-28 mai 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ministère de la Culture et de la Communication; Direction des Archives de France; Délégation aux célébrations nationales. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Célébrations nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.52, 1999, 2000, 9782110042088</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Plon, p. 65-72, 2001, 9782259194563</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01111086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le milieu familial de Marc Sangnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Marc Sangnier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marc Sangnier et les débuts du Sillon, 1894, actes de la journée d'études du 23 septembre 1994</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01077359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12409,188 +12543,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lecanuet, un homme neuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Odile Gaultier-Voituriez, co-responsable du projet Archelec au titre du CEVIPOF, le Centre de recherches politiques de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonora Moiraghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrication des professions de foi des élections législatives, de 1978 à 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12599,175 +12733,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03399572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes Archipolis appliquées… au CEVIPOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 1ère Guerre vue de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12777,322 +12911,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Po. Une histoire de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Pedroja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Sciences Po. 2020, pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire des archives électorales, 1936-2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Parodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mesgny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Charamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ménéhould Pelletier Doisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2019, pp.106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181510v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Emile Mayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Delafosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Parcollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13104,87 +13238,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre d'histoire de Sciences Po; Les Archives d'histoire contemporaine. 2019, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête électorale française 2017, Election présidentielle, 1965-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Antolinos-Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13196,73 +13330,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2017, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêtes qualitatives du CEVIPOF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13275,266 +13409,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2016, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grenelle de l’environnement : acteurs, discours, effets [rapport final]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Denord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole-Anne Sénit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2012, pp.493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire Gilles Martinet (1938-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brustolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre d'histoire de Sciences Po. 1996, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId272"/>
+      <w:footerReference w:type="default" r:id="rId278"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13681,51 +13815,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04197169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guigueno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gibiat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5871" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399654v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567259v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Cheurfa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Texier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567561v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lachaud-Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567893v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Figueir&#233;do" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5372" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.030.0213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore de Javel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mazuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cotta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.128.0173" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11727" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436591v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parcollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Brech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2013.5052" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.115.0149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bretin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Courtial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.444.0312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2002.3683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2000.4609" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3564" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jouot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1998.404212" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Clayet-Michaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferenczi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1998.410682" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582642v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111339v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1997.3682" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582428v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582415v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112813v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.3199" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582393v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582509v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis-Leballeur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04924473v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05014531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaise Bernard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05158550v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Forcadell" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Caroline" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sylvie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinec Morgane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391469v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Detchemendy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grolleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841466v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Heude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04542775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04542856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04523277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bougon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841430v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725365v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04697495v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Herv&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04523261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03981514v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247559v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04338864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04059470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04231196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03836625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fulla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poignant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413579v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351724v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399578v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413546v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582432v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582472v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582501v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582395v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582417v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582459v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570470v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03076603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Delannoi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100276660#h2tabDetails" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01647669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jeanneney" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621454v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nougaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620084v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088229v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04842650v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04372346v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04017697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03903314v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/html/WYSIWYGfiles/files/CONTENEUR2108_Bardiot_Dehoux_Ruiz.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691054v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691053v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691049v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691060v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605683v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398575v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Call" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111332v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vaillant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne S&#233;nit" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572505v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111115v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111106v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111090v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111086v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077359v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385242v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413565v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Moiraghi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399572v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567863v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612928v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chapoy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02181510v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Parodi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesgny" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Charamond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;n&#233;hould Pelletier Doisy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582421v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delafosse" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414195v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292852v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286040v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582399v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brustolin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04103333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04197169v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03426854v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413497v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Faivre d'Arcier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Guigueno" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Verry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03455875v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03417978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gibiat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5871" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399654v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Cheurfa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399591v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571003v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Texier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567455v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lachaud-Lambert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567908v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5372" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Figueir&#233;do" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03459207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.030.0213" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore de Javel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mazuy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bodin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cotta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Michelat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Mossuz-Lavau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568085v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.128.0173" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03436591v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Parcollet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571330v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111078v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.11727" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulven Le Brech" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2013.5052" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112848v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112835v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.115.0149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574125v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonneville" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bretin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Courtial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Damoiseaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.444.0312" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03416855v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2002.3683" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03458458v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112828v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.2000.4609" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3564" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567781v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Jouot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1998.404212" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111350v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Clayet-Michaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Veyrat-Masson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prochasson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferenczi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.1998.410682" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582507v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111339v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1997.3682" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582434v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582428v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582423v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582499v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1995.3199" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582415v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582509v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582393v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582511v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582374v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denis-Leballeur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582740v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582385v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391483v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain Caroline" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Sylvie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinec Morgane" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391469v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05158550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Forcadell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04924473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05014531v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachaise Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Detchemendy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Grolleau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391447v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05391462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841528v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04542775v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841466v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Heude" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841557v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04542856v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04523277v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bougon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04725365v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04841430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04523261v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04697495v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Herv&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247559v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04338864v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03981514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963623v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04059470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04294410v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04247598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dufoix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manook" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04231196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03836625v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Dubois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621546v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620161v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582400v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03595732v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fulla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lazar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Poignant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351724v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399578v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413546v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413579v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Richard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582472v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582501v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Antolinos-Basso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582476v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582414v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Osa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582395v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582427v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399791v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399767v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111067v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568004v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582417v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582510v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03585587v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582378v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582459v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569350v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570470v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Agio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567939v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03076603v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03515107v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Foucault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrineau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Delannoi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Escudier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100276660#h2tabDetails" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01647669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jeanneney" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621454v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nougaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567680v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03620084v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618336v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryasha Barb&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ca&#235;r" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Claerr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grayot-Dirx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.desco.2026.01.0380" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05088229v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04842650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04372346v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04017697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03903314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/html/WYSIWYGfiles/files/CONTENEUR2108_Bardiot_Dehoux_Ruiz.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691054v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691053v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691060v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03691049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03605683v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Vedel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398575v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03397713v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Call" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568889v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111332v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Vaillant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574115v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne S&#233;nit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03572505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111115v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111106v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111090v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01077359v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03385242v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03413565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Moiraghi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399572v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567863v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03386521v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612928v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chapoy" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02181510v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Parodi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mesgny" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Coudert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Charamond" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;n&#233;hould Pelletier Doisy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582421v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Delafosse" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03414195v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01292852v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286040v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582399v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brustolin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>