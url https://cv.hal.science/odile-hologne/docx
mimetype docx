--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -100,243 +100,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lire et publier : une estimation des dépenses Inra</w:t>
+                <w:t xml:space="preserve">Préface: De la mesure à la connaissance, l'importance de la donnée et de son cycle de vie…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Bridet</w:t>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Frappier</w:t>
+                <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Hologne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activ'IST, les focus de l'IST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.1-2</w:t>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, N° Spécial: Données de la recherche, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624535v1</w:t>
+                <w:t xml:space="preserve">hal-03759098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface: De la mesure à la connaissance, l'importance de la donnée et de son cycle de vie…</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lire et publier : une estimation des dépenses Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Bridet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Frappier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Chelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Hologne</w:t>
+                <w:t xml:space="preserve">Odile Viseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
+                <w:t xml:space="preserve">. Délégation À L'Information Scientifique Et Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, N° Spécial: Données de la recherche, N° Spécial: Données de la recherche, 3 p</w:t>
+              <w:t xml:space="preserve">Activ'IST, les focus de l'IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759098v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data: a cultural and technical challenge for which agriculture has strong assets</w:t>
               </w:r>
@@ -348,51 +348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huyghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mambrini-Doudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -443,51 +443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des dépenses de publication de l'Inra dans un modèle théorique &amp;quot;Gold Open Access</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -547,51 +547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web de données, big data, open data, quels rôles pour les documentalistes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Illien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,51 +668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du réseau à l'organisation apprenante : l'animation de la fonction IST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (2), pp.38-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -746,51 +746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FuturIST : un projet pour accompagner l'évolution des métiers de l'information scientifique et technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Boudet-Bône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -880,51 +880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giansily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39 (1-2), pp.16-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -971,51 +971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malherb, logiciels de reconnaissance et d'informations sur les mauvaises herbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lonchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 445, pp.37-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1072,90 +1072,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principles of data governance for research organizations -INRAE's approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Dzale-Yeumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Philipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1206,51 +1206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in scholary publishing - the impact of information technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the editors of "Annals of forest science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1269,303 +1269,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How could forest science journals contribute to the development of open data ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Données de la recherche : rôle des professionnels IST à l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the editors of Forest Research Journals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Nancy, France. 25 p</w:t>
+              <w:t xml:space="preserve">43. congrès de l'ADBU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Le Havre, France. 51 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805741v1</w:t>
+                <w:t xml:space="preserve">hal-02807047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en perspective de l’évolution des métiers de l’IST dans un organisme de recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Open access et réseaux sociaux : la combinaison gagnante ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frédoc 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, AUSSOIS, France</w:t>
+              <w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810258v1</w:t>
+                <w:t xml:space="preserve">hal-02803911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open access et réseaux sociaux : la combinaison gagnante ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mise en perspective de l’évolution des métiers de l’IST dans un organisme de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La science 2.0. séminaire des professionnels IST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Direction de la Valorisation / Information Scientifique et Technique (1266)., Apr 2013, Seillac, France. 19 p</w:t>
+              <w:t xml:space="preserve">Frédoc 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, AUSSOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803911v1</w:t>
+                <w:t xml:space="preserve">hal-02810258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de la recherche : rôle des professionnels IST à l'Inra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How could forest science journals contribute to the development of open data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43. congrès de l'ADBU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Le Havre, France. 51 p</w:t>
+              <w:t xml:space="preserve">Meeting of the editors of Forest Research Journals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Nancy, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807047v1</w:t>
+                <w:t xml:space="preserve">hal-02805741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced visibility and access to Inra's publications on a subject (landscape ecology) through open archive</w:t>
               </w:r>
@@ -1577,51 +1577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Aventurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American IALE Conference :Landscape Ecology in Latin America, Challenges and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Campos do Jordao (SP), Brazil. 24 diapositives</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Baligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rencontres des professionnels de l'IST, Paris, 17-19 juin 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1793,51 +1793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Giansily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th annual IAMSLIC conference and 9th EURASLIC conference, Brest, 14-18 october 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1875,51 +1875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malherb 0: Logiciel de reconnaissance des mauvaises herbes des cultures: conception et realisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Lonchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees sur les bases de donnees Europeennes en protection des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1991, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1970,158 +1970,158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'information scientifique et technique à l'Inra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'information scientifique et technique à l'INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, 2005</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres des professionnels de l'IST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Nancy, France. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02830824v1</w:t>
+                <w:t xml:space="preserve">hal-02832770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'information scientifique et technique à l'INRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'information scientifique et technique à l'Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Nancy, France. 1 p., 2005</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02832770v1</w:t>
+                <w:t xml:space="preserve">hal-02830824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2152,51 +2152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Information Scientifique et Technique à l'Inra, des compétences au service de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA, 2012, 141 p., 2012, Cahier des Techniques de l'INRA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2285,51 +2285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob Lokers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kakaletris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2442,51 +2442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations sur les usages du webscraping au sein d'INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadi Quesneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Lightbourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,51 +2569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charte pour le libre accès aux publications et aux données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Inra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.485854076583696E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2692,51 +2692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Giansily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Regolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2799,51 +2799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantier Innovation Ouverte : Note à l’attention de Carole Caranta, directrice générale déléguée à la science et à l’innovation Compte rendu d’activité du groupe et propositions pour la future feuille de route «Innovation ouverte » de la stratégie #INRAE2030; Synthèse du Séminaire Innovation Ouverte Inrae, 7 et 8 avril 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jannes Ober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Comité pour la science ouverte. 2019, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3078,51 +3078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2019, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3270,51 +3270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étape sur l’analyse des instructions émises par les établissements à l’attention de leurs chercheurs concernant les publications scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3390,51 +3390,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels services IST dans un contexte d'Open Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Bibliothèques et Chercheurs : quelles relations, quelle coopération (Quels services IST dans un contexte d'Open Science), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3452,51 +3452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage des données de la recherche : Politiques, Données, Publications, Compétences … Inra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Données ouvertes de la recherche et les enjeux associés (Partage des données de la recherche), 2013, 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3546,51 +3546,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Information Scientifique et Technique à l’Inra, des compétences au service de la recherche. Retour d’expérience sur des projets, services, outils et méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Hologne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3797,51 +3797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624535v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bridet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Viseux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huyghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.514.0070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00960853v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alfonsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Troeira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.503.0026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.502.0038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Baligand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giansily" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.391.0016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lonchamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale-Yeumo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philipe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3964002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805741v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810258v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807047v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delherbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832770v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02515293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pythagoras Karampiperis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lokers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kakaletris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-93061-9_6#citeas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93061-9_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lightbourne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vka1-ng75" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.485854076583696E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Baligand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giansily" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Regolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dardel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Ramanana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624535v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bridet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Frappier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Viseux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. D&#233;l&#233;gation &#192; L'Information Scientifique Et Technique" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huyghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mambrini-Doudet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bergeret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097171v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.514.0070" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00960853v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Illien" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alfonsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Troeira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.503.0026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.502.0038" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Boudet-B&#244;ne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580541v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Baligand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giansily" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regolini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.391.0016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709980v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lonchamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Dzale-Yeumo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Philipe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3964002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799198v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810258v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823030v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Henaff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delherbe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778115v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830824v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marchoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02515293v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pythagoras Karampiperis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Lokers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neveu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kakaletris" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-93061-9_6#citeas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93061-9_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Quesneville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Lightbourne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Janet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Gardin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/vka1-ng75" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801732v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.485854076583696E12" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale Baligand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Giansily" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Regolini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jannes Ober" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dardel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824665v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martineau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzy Ramanana" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792239v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>