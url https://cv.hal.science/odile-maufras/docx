--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -770,239 +770,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison Romane de Nîmes (Gard) aux XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. et au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s</w:t>
+                <w:t xml:space="preserve">Nîmes (Gard). 13 rue des Marchands [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Potay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674536v1</w:t>
+                <w:t xml:space="preserve">hal-03673693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (Gard). 13 rue des Marchands [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+                <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673693v1</w:t>
+                <w:t xml:space="preserve">hal-03673689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'église médiévale et moderne de Bagnols-sur-Cèze (Gard) à la lumière des découvertes récentes</w:t>
               </w:r>
@@ -1064,144 +1073,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">La Maison Romane de Nîmes (Gard) aux XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. et au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Potay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Wozny</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37/38 (2019/2020)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673689v1</w:t>
+                <w:t xml:space="preserve">hal-03674536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'église médiévale et moderne de Bagnols-sur-Cèze (Gard)</w:t>
               </w:r>
@@ -1682,273 +1682,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique : culture matérielle et indices chronologiques</w:t>
+                <w:t xml:space="preserve">La villa de Codols et les villæ de la plaine du Vistre d'après les sources historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32, p. 189-210</w:t>
+              <w:t xml:space="preserve">, 2012, 32, p. 211-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740817v1</w:t>
+                <w:t xml:space="preserve">halshs-00740819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de Codols et les villæ de la plaine du Vistre d'après les sources historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa médiévale : organisation de l'habitat et de l'espace entre VIe et XIIe s. de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32, p. 211-230</w:t>
+              <w:t xml:space="preserve">, 2012, 32, p. 167-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740819v1</w:t>
+                <w:t xml:space="preserve">halshs-00740815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa médiévale : organisation de l'habitat et de l'espace entre VIe et XIIe s. de notre ère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mobilier céramique : culture matérielle et indices chronologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32, p. 167-187</w:t>
+              <w:t xml:space="preserve">, 2012, 32, p. 189-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00740815v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00740817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperçu de la gestion des eaux de pluie et des eaux domestiques à Nîmes et dans la plaine du Vistre entre les Xe et XIVe s</w:t>
               </w:r>
@@ -3048,165 +3048,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Baux-de-Provence</w:t>
+                <w:t xml:space="preserve">Le haut Moyen Âge et le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Alpilles : encyclopédie d'une montagne provençale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Alpes de Lumière, p. 235-236, 2009</w:t>
+              <w:t xml:space="preserve">, Alpes de Lumière, p. 164-167, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740793v1</w:t>
+                <w:t xml:space="preserve">halshs-00740791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le haut Moyen Âge et le Moyen Âge</w:t>
+                <w:t xml:space="preserve">Les Baux-de-Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Alpilles : encyclopédie d'une montagne provençale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Alpes de Lumière, p. 164-167, 2009</w:t>
+              <w:t xml:space="preserve">, Alpes de Lumière, p. 235-236, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740791v1</w:t>
+                <w:t xml:space="preserve">halshs-00740793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villae de La Ramière à Roquemaure, Gard</w:t>
               </w:r>
@@ -3922,51 +3922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 et 9 rue de la Liberté à Mende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2021, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3978,289 +3978,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03894433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">16 rue de l'Aspic à Nîmes (30) : évolution d'une maison de ville (XVe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislain Vincent</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
+                <w:t xml:space="preserve">Michel Piskorz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAP, IMBE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257167v1</w:t>
+                <w:t xml:space="preserve">hal-03894678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">16 rue de l'Aspic à Nîmes (30) : évolution d'une maison de ville (XVe-XVIIIe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nîmes (30), Cour de l’école des Beaux-Arts – rue du Chapitre : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Piskorz</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">INRAP, IMBE. 2020</w:t>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barberan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-MED. 2020, 137 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03894678v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04257167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10-12 rue de l'Horloge à Nîmes (30) : coeur de la propriété Scatisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP, IMBE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4426,51 +4426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nîmes; IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4776,220 +4776,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles découvertes sur la Maison romane de Nîmes (Occitanie, Nîmes, Gard, 1 rue de la Madeleine)</w:t>
+                <w:t xml:space="preserve">Occitanie, Gard, Bagnols-sur-Cèze : église Saint-Jean-Baptiste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] 1111560 (SRA), D123924 (Inrap), Inrap Midi Méditerranée. 2019</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1111469 (SRA), D122453 (Inrap), Inrap. 2019, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413376v1</w:t>
+                <w:t xml:space="preserve">hal-02197687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Gard, Bagnols-sur-Cèze : église Saint-Jean-Baptiste.</w:t>
+                <w:t xml:space="preserve">Nouvelles découvertes sur la Maison romane de Nîmes (Occitanie, Nîmes, Gard, 1 rue de la Madeleine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 1111560 (SRA), D123924 (Inrap), Inrap Midi Méditerranée. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Robin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02197687v1</w:t>
+                <w:t xml:space="preserve">hal-02413376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimes (30) 15 rue Saint-Castor</w:t>
               </w:r>
@@ -5014,51 +5014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Tarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Potay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Midi Méditerranée. 2018, 87 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5490,51 +5490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Donat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Piskorz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 8169, Inrap, SRA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5890,51 +5890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95D691F4"/>
+    <w:nsid w:val="B65C9434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6121,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-maufras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108948811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@wanadoo.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@inrap.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674536v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740817v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740815v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo C Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740793v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894678v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-maufras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108948811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@wanadoo.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@inrap.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo C Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>