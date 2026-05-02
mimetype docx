--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -770,330 +770,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (Gard). 13 rue des Marchands [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41560⟩</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673693v1</w:t>
+                <w:t xml:space="preserve">hal-03673689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">L'église médiévale et moderne de Bagnols-sur-Cèze (Gard) à la lumière des découvertes récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Wozny</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37/38 (2019/2020)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673689v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église médiévale et moderne de Bagnols-sur-Cèze (Gard) à la lumière des découvertes récentes</w:t>
+                <w:t xml:space="preserve">Nîmes (Gard). 13 rue des Marchands [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ott</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674544v1</w:t>
+                <w:t xml:space="preserve">hal-03673693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maison Romane de Nîmes (Gard) aux XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. et au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'église médiévale et moderne de Bagnols-sur-Cèze (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villae - Villages du haut Moyen Âge en plaine du Languedoc oriental.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,234 +1682,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de Codols et les villæ de la plaine du Vistre d'après les sources historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa médiévale : organisation de l'habitat et de l'espace entre VIe et XIIe s. de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32, p. 211-230</w:t>
+              <w:t xml:space="preserve">, 2012, 32, p. 167-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740819v1</w:t>
+                <w:t xml:space="preserve">halshs-00740815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa médiévale : organisation de l'habitat et de l'espace entre VIe et XIIe s. de notre ère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa de Codols et les villæ de la plaine du Vistre d'après les sources historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Maufras</w:t>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32, p. 167-187</w:t>
+              <w:t xml:space="preserve">, 2012, 32, p. 211-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740815v1</w:t>
+                <w:t xml:space="preserve">halshs-00740819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique : culture matérielle et indices chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32, p. 189-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3922,51 +3922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 et 9 rue de la Liberté à Mende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2021, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP, IMBE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4776,220 +4776,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occitanie, Gard, Bagnols-sur-Cèze : église Saint-Jean-Baptiste.</w:t>
+                <w:t xml:space="preserve">Nouvelles découvertes sur la Maison romane de Nîmes (Occitanie, Nîmes, Gard, 1 rue de la Madeleine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 1111469 (SRA), D122453 (Inrap), Inrap. 2019, pp.154</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 1111560 (SRA), D123924 (Inrap), Inrap Midi Méditerranée. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02197687v1</w:t>
+                <w:t xml:space="preserve">hal-02413376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles découvertes sur la Maison romane de Nîmes (Occitanie, Nîmes, Gard, 1 rue de la Madeleine)</w:t>
+                <w:t xml:space="preserve">Occitanie, Gard, Bagnols-sur-Cèze : église Saint-Jean-Baptiste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[0] 1111560 (SRA), D123924 (Inrap), Inrap Midi Méditerranée. 2019</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1111469 (SRA), D122453 (Inrap), Inrap. 2019, pp.154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02413376v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nimes (30) 15 rue Saint-Castor</w:t>
               </w:r>
@@ -5890,51 +5890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B65C9434"/>
+    <w:nsid w:val="2A08B004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6121,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-maufras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108948811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@wanadoo.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@inrap.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo C Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197687v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-maufras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108948811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@wanadoo.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@inrap.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674544v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo C Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>