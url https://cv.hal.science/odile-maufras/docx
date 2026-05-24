--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -770,330 +770,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">Nîmes (Gard). 13 rue des Marchands [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeomed.41550⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673689v1</w:t>
+                <w:t xml:space="preserve">hal-03673693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'église médiévale et moderne de Bagnols-sur-Cèze (Gard) à la lumière des découvertes récentes</w:t>
+                <w:t xml:space="preserve">Nîmes (Gard). 10-12 rue de l’Horloge [Chronique de fouille]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Ott</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.41550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03674544v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nîmes (Gard). 13 rue des Marchands [Chronique de fouille]</w:t>
+                <w:t xml:space="preserve">L'église médiévale et moderne de Bagnols-sur-Cèze (Gard) à la lumière des découvertes récentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guibal</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37/38 (2019/2020)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673693v1</w:t>
+                <w:t xml:space="preserve">hal-03674544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Maison Romane de Nîmes (Gard) aux XII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt;-XIII&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. et au XVI&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s</w:t>
               </w:r>
@@ -1200,51 +1200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de l'église médiévale et moderne de Bagnols-sur-Cèze (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,51 +1442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villae - Villages du haut Moyen Âge en plaine du Languedoc oriental.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,234 +1682,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa médiévale : organisation de l'habitat et de l'espace entre VIe et XIIe s. de notre ère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa de Codols et les villæ de la plaine du Vistre d'après les sources historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Maufras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Maufras</w:t>
+                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32, p. 167-187</w:t>
+              <w:t xml:space="preserve">, 2012, 32, p. 211-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740815v1</w:t>
+                <w:t xml:space="preserve">halshs-00740819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa de Codols et les villæ de la plaine du Vistre d'après les sources historiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa médiévale : organisation de l'habitat et de l'espace entre VIe et XIIe s. de notre ère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gardeisen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 32, p. 211-230</w:t>
+              <w:t xml:space="preserve">, 2012, 32, p. 167-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00740819v1</w:t>
+                <w:t xml:space="preserve">halshs-00740815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique : culture matérielle et indices chronologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monographie d'Archéologie Méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32, p. 189-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3922,51 +3922,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7 et 9 rue de la Liberté à Mende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2021, 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4216,51 +4216,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wozny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP, IMBE. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4870,51 +4870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occitanie, Gard, Bagnols-sur-Cèze : église Saint-Jean-Baptiste.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Maufras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5890,51 +5890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A08B004"/>
+    <w:nsid w:val="55F760E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6121,51 +6121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-maufras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108948811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@wanadoo.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@inrap.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674544v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo C Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-maufras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108948811" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@wanadoo.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:odile.maufras@inrap.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05224076v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Maufras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Herv&#233;-Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123367v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rochette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pell&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41560" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03673689v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wozny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.41550" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03674536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Potay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chardenon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2017.2160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872560v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Raynaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Tarrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Gafa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2014.1903" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740819v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mercier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740815v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740817v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Alessandri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ratsimba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Peyric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2003.1116" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03153823v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03160704v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643168v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingo C Salazar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00742887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pomar&#232;des" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauvage" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740809v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valour" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740796v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fabre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Petitot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876280v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02861841v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie B&#233;nard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894433v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Piskorz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04257167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Vincent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894627v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leli&#232;vre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197059v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tosna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123468v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aspord-Mercier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Aurand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413376v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bolo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Robin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04123513v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Breuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Houix" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Pascal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124899v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hasler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escallon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04121862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouchet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>