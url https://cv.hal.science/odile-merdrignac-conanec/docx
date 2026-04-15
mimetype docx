--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -115,161 +115,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer phenomena in Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Tm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; tri-doped lanthanum oxysulfide phosphors</w:t>
+                <w:t xml:space="preserve">Elastic properties and electronic structure of the lanthanum sulfides MLa2S4 (M = Ca, Sr, Ba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Le Coz</w:t>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Cornet</w:t>
+                <w:t xml:space="preserve">Ugo Triballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Henry-Bauer</w:t>
+                <w:t xml:space="preserve">G.R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Even</w:t>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 281, </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2025.121195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.70228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043977v1</w:t>
+                <w:t xml:space="preserve">hal-05294429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous glass-ceramic powder obtained by thermal treatment of sol-gel derived 45S5 bioactive glass</w:t>
               </w:r>
@@ -307,1020 +307,1020 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Btaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.09.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barium lanthanum sulfide ceramics as new far-infrared transparent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.38597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-22356-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of low-phonon-energy Er:La2O2S oxysulfide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Poitou</w:t>
+                <w:t xml:space="preserve">Energy transfer phenomena in Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Tm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; tri-doped lanthanum oxysulfide phosphors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Normani</w:t>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Loiko</w:t>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Braud</w:t>
+                <w:t xml:space="preserve">Romane Henry-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Camy</w:t>
+                <w:t xml:space="preserve">Manon Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 335, pp.08021. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202533508021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2025.121195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494959v1</w:t>
+                <w:t xml:space="preserve">hal-05043977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties and electronic structure of the lanthanum sulfides MLa2S4 (M = Ca, Sr, Ba)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopy of low-phonon-energy Er:La2O2S oxysulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+                <w:t xml:space="preserve">Simone Normani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Triballier</w:t>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+                <w:t xml:space="preserve">Alain Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.R. Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e70228. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 335, pp.08021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.70228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202533508021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294429v1</w:t>
+                <w:t xml:space="preserve">hal-05494959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnGa2O4 and ZnGa2O4:N thin films applied as sensors for detection of acetaldehyde in ethanol</w:t>
+                <w:t xml:space="preserve">Exploring the impact of vanadium on physical, structural and thermal properties of bioactive glass 46S6: a comparative study with other metallic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idio Alves de Sousa Filho</w:t>
+                <w:t xml:space="preserve">Nada Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Fernando Dagnone Figueiredo</w:t>
+                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Luiz Menezes de Oliveira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2023.414834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Thermal Analysis and Calorimetry, 148, pp.13245-13261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-023-12632-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115620v1</w:t>
+                <w:t xml:space="preserve">hal-04336126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of ordered porosity and surface silanization on in vitro bioactivity of sol-gel-derived bioactive glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZnGa2O4 and ZnGa2O4:N thin films applied as sensors for detection of acetaldehyde in ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idio Alves de Sousa Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Aneb</w:t>
+                <w:t xml:space="preserve">Jose Fernando Dagnone Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Khireddine</w:t>
+                <w:t xml:space="preserve">Andre Luiz Menezes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lefeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34, pp.104992. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 658, pp.414834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2023.414834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03897709v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S infrared transparent ceramics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the effect of ordered porosity and surface silanization on in vitro bioactivity of sol-gel-derived bioactive glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Herbert</w:t>
+                <w:t xml:space="preserve">K. Aneb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
+                <w:t xml:space="preserve">H. Khireddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.002⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.104992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896170v1</w:t>
+                <w:t xml:space="preserve">hal-03897709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of vanadium on physical, structural and thermal properties of bioactive glass 46S6: a comparative study with other metallic elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
+                <w:t xml:space="preserve">First La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S infrared transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Nathalie Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Journal of Thermal Analysis and Calorimetry, 148, pp.13245-13261. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (5), pp.2133-2142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10973-023-12632-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336126v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Luminescence and Energy Transfer Properties of Ce&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;/Mn&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Co-Doped Calcium Carbodiimide Phosphors</w:t>
               </w:r>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of highly porous bioglass monoliths by hydrothermal hot pressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rocton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1702,295 +1702,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03116010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and photoluminescence properties of Mn&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; doped Ca&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;CN&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; phosphors prepared by a carbon nitride based route</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Nanoscaffold effects on the performance of air-cathodes for microbial fuel cells: Sustainable Fe/N-carbon electrocatalysts for the oxygen reduction reaction under neutral pH conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Iannaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapnil Ingle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariangela Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Calers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122240⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 142, pp.107937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213306v1</w:t>
+                <w:t xml:space="preserve">hal-03368983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscaffold effects on the performance of air-cathodes for microbial fuel cells: Sustainable Fe/N-carbon electrocatalysts for the oxygen reduction reaction under neutral pH conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlota Domínguez</w:t>
+                <w:t xml:space="preserve">Synthesis and photoluminescence properties of Mn&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; doped Ca&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;CN&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; phosphors prepared by a carbon nitride based route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Leysour de Rohello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariangela Longhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">C. Calers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 142, pp.107937. </w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, pp.122240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2021.122240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368983v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of microporous granular activated carbon from Silver berry seeds using ZnCl2 activation</w:t>
               </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (9), pp.657-669. </w:t>
@@ -2149,51 +2149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2238,732 +2238,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276074v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cationic substitutions on the photoluminescence properties of Eu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; doped SrCN&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; prepared by a facile C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; based synthetic approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structure, microstructure and thermoelectric properties of germanite-type Cu22Fe8Ge4S32 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Paradis-Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pavan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prestipino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 831, pp.154767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394684v2</w:t>
+                <w:t xml:space="preserve">hal-02569943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, microstructure and thermoelectric properties of germanite-type Cu22Fe8Ge4S32 compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salt leaching using powder (SLUP) process for glass/chitosan scaffold elaboration for biomaterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibed Refifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafed El Feki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154767⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (3), pp.1167-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41779-020-00460-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569943v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt leaching using powder (SLUP) process for glass/chitosan scaffold elaboration for biomaterial applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling the Beneficial Influence of Ag insertion on the Thermoelectric Properties of the Cluster Compound K&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;19&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Daigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41779-020-00460-6⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.2846-2855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b02488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797031v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of CaLa2S4 infrared transparent ceramics: A comparative study of HP and FAST/SPS techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Quéméré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 103 (4), pp.2328-2339. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.16918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Beneficial Influence of Ag insertion on the Thermoelectric Properties of the Cluster Compound K&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;19&amp;lt;/sub&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of cationic substitutions on the photoluminescence properties of Eu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; doped SrCN&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; prepared by a facile C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; based synthetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Leysour de Rohello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (3), pp.2846-2855. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (16), pp.2316-2321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b02488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569139v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ synthesis and improved photoelectric performances of a Sb2Se3/β-In2Se3 heterojunction composite with potential photocatalytic activity for methyl orange degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3034,429 +3034,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New porous bismuth electrode material with high surface area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights in structural characterization of transparent ZnS ceramics hot-pressed from nanocrystalline powders synthesized by combustion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abdallah</w:t>
+                <w:t xml:space="preserve">Noha Hakmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Derghane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Floner</w:t>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.03.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (10), pp.3094-3102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090007v1</w:t>
+                <w:t xml:space="preserve">hal-02122177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-coated graphite felt modified with Ag nanoparticles: A new electrode material for electro-reductive dechlorination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.-Y. Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. He</w:t>
+                <w:t xml:space="preserve">E. Verlato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Verlato</w:t>
+                <w:t xml:space="preserve">M. Musiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Floner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 849, pp.113357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in structural characterization of transparent ZnS ceramics hot-pressed from nanocrystalline powders synthesized by combustion method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New porous bismuth electrode material with high surface area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noha Hakmeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Dorcet</w:t>
+                <w:t xml:space="preserve">R. Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cheviré</w:t>
+                <w:t xml:space="preserve">A. Derghane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-Y. Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Floner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 39 (10), pp.3094-3102. </w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 839, pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.03.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122177v1</w:t>
+                <w:t xml:space="preserve">hal-02090007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide glass-ceramic with self-organized heterojunctions application to photovoltaic solar cells</w:t>
               </w:r>
@@ -3570,1406 +3570,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Gallium Nitride Chemiresistors to Carbon Monoxide is Due to Oxygen Contamination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of CaLa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; transparent ceramics from novel precursor powders route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Mohan Prasad</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sebastian Walfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Hakmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.7b00064⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (8), pp.5984-5989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.01.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01578533v1</w:t>
+                <w:t xml:space="preserve">hal-01458361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure, and Transport Properties of the Hexagonal Mo&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; Cluster Compound Ag&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;RbMo&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;11&amp;lt;/sub&amp;gt;</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Response of Gallium Nitride Chemiresistors to Carbon Monoxide is Due to Oxygen Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Mohan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lauterbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Kleebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Aranda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Dauscher</w:t>
+                <w:t xml:space="preserve">Nicolae Barsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01200⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (6), pp.713-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.7b00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579654v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of small lead acid batteries regeneration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, Crystal Structure, and Transport Properties of the Hexagonal Mo&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; Cluster Compound Ag&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;RbMo&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;11&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mandin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Dauscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/07537.0009ecst⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (16), pp.9684-9692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499601v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of CaLa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; transparent ceramics from novel precursor powders route</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of small lead acid batteries regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Walfort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 43 (8), pp.5984-5989. </w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (37), pp.9-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.01.132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1149/07537.0009ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458361v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample preparation for an optimized extraction of localized metabolites in lichens: Application to Pseudevernia furfuracea</w:t>
+                <w:t xml:space="preserve">Progress in the spectroscopic and thermal studies of Er-doped oxysulfide crystal powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Komaty</w:t>
+                <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Letertre</w:t>
+                <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huyen Duong Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Laux</w:t>
+                <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254800v1</w:t>
+                <w:t xml:space="preserve">hal-01482996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample preparation for an optimized extraction of localized metabolites in lichens: Application to Pseudevernia furfuracea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Komaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Duong Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Jungnickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.525-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.12.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moldable multispectral glasses in GeS2–Ga2S3–CsCl system transparent from the visible up to the thermal infrared regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sample preparation for an optimized extraction of localized metabolites in lichens: Application to Pseudevernia furfuracea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Komaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Duong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Jungnickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bréhault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+                <w:t xml:space="preserve">Peter Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.04.016⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 150, pp.525-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.12.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145804v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of binary gas adsorption in nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moldable multispectral glasses in GeS2–Ga2S3–CsCl system transparent from the visible up to the thermal infrared regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bréhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+                <w:t xml:space="preserve">Philippe Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lefort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Joel Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp01587e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 431, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367211v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of upconversion processes in the optically-induced inhomogeneous thermal behavior of erbium-doped lanthanum oxysulfide powders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamics of binary gas adsorption in nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Balda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noha Hakmeh</w:t>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Garcia-Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mater.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma9050353⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (35), pp.24361--24369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp01587e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341570v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the spectroscopic and thermal studies of Er-doped oxysulfide crystal powders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Influence of upconversion processes in the optically-induced inhomogeneous thermal behavior of erbium-doped lanthanum oxysulfide powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Hakmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noha Hakmeh</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia-Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma9050353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482996v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis and up-conversion luminescence of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S:Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; nanophosphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,77 +5046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the kinetic and relaxation time of gentamicin sulfate released from hybrid biomaterial Bioglass-chitosan scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allal Barroug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5163,103 +5163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and thermal study of Er-doped oxysulfide crystal powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -5310,90 +5310,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal investigations of Ti and Ag-​doped bioactive glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 580, pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5440,51 +5440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-scaled TiO(OD)2: a time resolved 1H/2D isotope exchange study observed in situ with neutron scattering at 20°C and 40°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5544,77 +5544,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-gallium oxynitride powders: effect of the oxide precursor synthesis route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. D. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5678,64 +5678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent ZnS Ceramics by Sintering of High Purity Monodisperse Nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,360 +5789,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser action in Nd(3+)-doped lanthanum oxysulfide powders.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Near-Infrared Quantum Cutting Material Er3+/Yb3+ Doped La2O2S with an External Quantum Yield Higher than 100%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inaki Iparraguirre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xianping Fan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.023690⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (21), pp.11652-11657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3016744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848902v1</w:t>
+                <w:t xml:space="preserve">hal-00848907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Thermal Nitridation of Nanocrystalline Ti(OH)4 by X-ray and in Situ Neutron Powder Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116, pp.9596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp306796u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Oxygen Impurities on the CO/H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Selectivity of GaN Based Gas Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Prasad</w:t>
+                <w:t xml:space="preserve">R. Riedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings IMCS 2012 – The 14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -6150,329 +6146,333 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Meeting on Chemical Sensors, Nürnberg, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity behaviour of biodegradable material comprising bioactive glass</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser action in Nd(3+)-doped lanthanum oxysulfide powders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Iparraguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Azkargorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Vuong Bui</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Al-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11814-011-0151-0⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (21), pp.23690-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.023690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00821888v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared Quantum Cutting Material Er3+/Yb3+ Doped La2O2S with an External Quantum Yield Higher than 100%</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bioactivity behaviour of biodegradable material comprising bioactive glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vuong Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xianping Fan</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11814-011-0151-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3016744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00848907v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of ZnS powders sintering by Hot Uniaxial Pressing (HUP) and Spark Plasma Sintering (SPS)</w:t>
               </w:r>
@@ -6484,51 +6484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,307 +6598,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of tin containing molybdophosphate and tungstophosphate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass foams for environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 356 (2), pp.87-92. </w:t>
+              <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2562-2568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.04.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608254v1</w:t>
+                <w:t xml:space="preserve">hal-00608264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass foams for environmental applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of tin containing molybdophosphate and tungstophosphate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2562-2568. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 356 (2), pp.87-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.04.050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00608264v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of gallium oxynitrides prepared by ammonolysis of different oxide precursors</w:t>
               </w:r>
@@ -6910,51 +6910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Cailleaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7082,51 +7082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahum Travitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Windsheimer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (22), pp.6110-6116. </w:t>
@@ -7189,90 +7189,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics of glycerol and glycerol-trehalose bioprotectant solutions nanoconfined in porous silicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (21), pp.214502. </w:t>
@@ -7304,613 +7304,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fluorite-type oxynitride phases in the R2Tasingle bondOsingle bondN system (R = rare-earth element)</w:t>
+                <w:t xml:space="preserve">Limitations on the use of perovskite-structure oxides in gas sensing as a result of the concurrent operation of separate mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Maillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">P. T. Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kerlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Barsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2007.05.011⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (2), pp.543-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373294v1</w:t>
+                <w:t xml:space="preserve">hal-00401912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical reactions of reversible intercalation in Chevrel compounds for cationic transfer - Principle and application on Co2+ ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Lecuire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (10), pp.1505-1508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder preparation and UV absorption properties of selected compositions in the CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of fluorite-type oxynitride phases in the R2Tasingle bondOsingle bondN system (R = rare-earth element)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (1), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2007.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.02.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00400670v1</w:t>
+                <w:t xml:space="preserve">hal-00373294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations on the use of perovskite-structure oxides in gas sensing as a result of the concurrent operation of separate mechanisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Powder preparation and UV absorption properties of selected compositions in the CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Barsan</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.03.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181 (5), pp.1204-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00401912v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of propane by &amp;quot;GaON&amp;quot; thick-film gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kerlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Weimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,51 +8025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongli Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8111,90 +8111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of gallium (oxy)nitride powders: Preliminary investigation as new gas sensor materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kerlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Weimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8253,51 +8253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitridation under ammonia of high surface area vanadium aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Badraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8363,311 +8363,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaON and Ta&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; thin films: a new class of gas sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Synthesis of crystallized TaON and Ta3N5 by nitridation of Ta2O5 thin films grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kerlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolae Bârsan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicates Industriels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.101 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465348v1</w:t>
+                <w:t xml:space="preserve">hal-01465338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of crystallized TaON and Ta3N5 by nitridation of Ta2O5 thin films grown by pulsed laser deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TaON and Ta&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; thin films: a new class of gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Bârsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Silicates Industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (5-6), pp.141-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01465338v1</w:t>
+                <w:t xml:space="preserve">hal-01465348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensing properties of the mixed molybdenum tungsten oxide, W&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick T Moseley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8726,51 +8726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of the (Cd,Zn)&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;GeO&amp;lt;sub&amp;gt;4-x-3y&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2y&amp;lt;/sub&amp;gt;oxynitride phase. Utilization as sensitive material for H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8834,51 +8834,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humidity effect on baseline conductance and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S sensitivity of cadmium germanium oxynitride thick film gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8944,378 +8944,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-sensing properties of Ta-doped MoO&amp;lt;sub&amp;gt;3-x&amp;lt;/sub&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick T Moseley</w:t>
+                <w:t xml:space="preserve">Utilization of (Cd,Zn)&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;GeO&amp;lt;sub&amp;gt;4-x-3y&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2y&amp;lt;/sub&amp;gt; oxynitride as sensitive material for H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. El Badraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings Remces VIII, 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Moroccan Meeting on Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Tetouan, Maroc, Actes 4p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465449v1</w:t>
+                <w:t xml:space="preserve">hal-01482213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of (Cd,Zn)&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;GeO&amp;lt;sub&amp;gt;4-x-3y&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2y&amp;lt;/sub&amp;gt; oxynitride as sensitive material for H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S gas sensor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Bernicot</w:t>
+                <w:t xml:space="preserve">Hot pressing sintered CuxMo6S8 targets for laser ablation thin films deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pantou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. El Badraoui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Jegaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Remces VIII, 8</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Tetouan, Maroc, Actes 4p</w:t>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482213v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot pressing sintered CuxMo6S8 targets for laser ablation thin films deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-sensing properties of Ta-doped MoO&amp;lt;sub&amp;gt;3-x&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick T Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.51 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1388-2481(99)00002-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493312v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S with thick film semiconductor sensors based on Cd&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;GeO&amp;lt;sub&amp;gt;4-x-3y&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2y&amp;lt;/sub&amp;gt; oxynitrides</w:t>
               </w:r>
@@ -9327,51 +9327,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis Eugène Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9448,51 +9448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9560,51 +9560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9672,51 +9672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of a new tetrahedral oxynitride phase Cd&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;GeO&amp;lt;sub&amp;gt;4-x-3y&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2y&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9767,51 +9767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modification of gas-sensing properties of semiconducting oxides by treatment with ionizing radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10026,51 +10026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity improvement of gas sensors by radiolytic modification of the surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Guppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Sofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10164,51 +10164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Sofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Guppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10399,273 +10399,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity of semiconductor gas sensors achieved by gaseous treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparation et caractérisation d’oxynitrures : leur utilisation comme capteurs sélectifs d’ammoniac dans l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ménil</w:t>
+                <w:t xml:space="preserve">D. Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lucat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Aucouturier</w:t>
+                <w:t xml:space="preserve">Y. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Third International Meeting on Chemical Sensors, Cleveland (Ohio) USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, pp.366-368</w:t>
+              <w:t xml:space="preserve">Proceedings 3èmes Journées Nationales d’Etudes sur la Technologie des Céramiques pour l’Electronique et l’Electrotechnique, CNET Lannion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01481691v1</w:t>
+                <w:t xml:space="preserve">hal-01482174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et caractérisation d’oxynitrures : leur utilisation comme capteurs sélectifs d’ammoniac dans l’atmosphère</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Selectivity of semiconductor gas sensors achieved by gaseous treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Jamois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Guyader</w:t>
+                <w:t xml:space="preserve">P. Dutronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Colin</w:t>
+                <w:t xml:space="preserve">J.-L. Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 3èmes Journées Nationales d’Etudes sur la Technologie des Céramiques pour l’Electronique et l’Electrotechnique, CNET Lannion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 5 p</w:t>
+              <w:t xml:space="preserve">Proceedings Third International Meeting on Chemical Sensors, Cleveland (Ohio) USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.366-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482174v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and crystallization of zinc and germanium oxynitrides determined by neutron diffraction</w:t>
               </w:r>
@@ -10933,103 +10933,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and properties of infrared transparent (oxy)sulfide ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII ECerS Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, LYON, France</w:t>
@@ -11084,77 +11084,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharvanee Mauree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Eremeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tacoma, United States. </w:t>
@@ -11192,51 +11192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and mechanical performances of IR transparent CaLa2S4 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11343,77 +11343,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bréhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Defense+Security Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Baltimore, United States</w:t>
@@ -11455,90 +11455,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in the spectroscopic and thermal studies of Er-doped oxysulfide crystal powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Electronic Cooling of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.976503, </w:t>
@@ -11589,77 +11589,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Small Lead Acid Batteries Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11697,77 +11697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of transparent ZnS ceramics by powders sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11814,126 +11814,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Small Lead Acid Batteries Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">230th ECS Meeting, 6th International ECS Electrochemical Energy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Honololu, Hawaii, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/07537.0009ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023392v1</w:t>
@@ -11944,103 +11944,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of upconversion processes on the laser-induced thermal load in Er-doped oxysulfide powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-OM7, 7th International Symposium on Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
@@ -12063,381 +12063,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-pressed ZnS infrared ceramics: correlating precursor synthesis method to sinterability and transparency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+                <w:t xml:space="preserve">Experimental study of small lead acid batteries regeneration. Performance modelling in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass &amp; Optical Materials Division (GOMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
+              <w:t xml:space="preserve">17th Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507274v1</w:t>
+                <w:t xml:space="preserve">hal-05030441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and thermal study of Er-doped oxysulfide crystal powders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Hot-pressed ZnS infrared ceramics: correlating precursor synthesis method to sinterability and transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">Glass &amp; Optical Materials Division (GOMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01507270v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of small lead acid batteries regeneration. Performance modelling in time</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectroscopic and thermal study of Er-doped oxysulfide crystal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Balda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Hakmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint malo, France</w:t>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030441v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical refrigeration study of Er-doped oxysulfide crystal powders</w:t>
               </w:r>
@@ -12462,64 +12462,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, San Francisco, CA, United States</w:t>
@@ -12600,51 +12600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEDERATION FRANCAISE DES MATERIAUX, Oct 2022, Nantes, France. 6 p</w:t>
@@ -12705,64 +12705,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of manufacturing a sulfide-based ceramic element particularly for IR-optics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12806,51 +12806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12894,51 +12894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GERMANIUM AND CADMIUM OXINITRIDES AND DERIVATIVES THEREOF, PREPARATION AND PRECURSORS, AND THEIR APPLICATIONS AS GAS COLLECTORS AND CATALYSTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12999,77 +12999,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrure et oxynitrures de gallium utiles comme détecteurs sélectifs de gaz réducteurs dans l’atmosphère, procédé pour leur préparation et dispositif de détection les contenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13282,51 +13282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043977v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Coz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Henry-Bauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Even" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kestel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.09.129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22356-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533508021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Triballier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idio Alves de Sousa Filho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Dagnone Figueiredo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03897709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aneb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khireddine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104992" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03896170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Hamrouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12632-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04156360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leysour de Rohello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11070291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03643101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degraeve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamrouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.078" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03116010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213306v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calers" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122240" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Ingle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Longhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107937" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benmahdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khettaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kolli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2021.1878154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03276074v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100157" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02394684v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569943v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paradis-Fortin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavan Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prestipino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154767" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797031v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibed Refifi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El Feki" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-020-00460-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436627v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16918" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569139v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daigre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gougeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gall" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02488" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.07.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdallah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derghane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Lou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Floner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281676v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verlato" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musiani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113357" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Hakmeh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.03.033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Korolkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578533v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mohan Prasad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lauterbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Barsan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.7b00064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01200" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mandin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07537.0009ecst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458361v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walfort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.01.132" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254800v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letertre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Duong Dang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Jungnickel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.12.081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;hault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rollin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barredo-Zuriarrain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Revilla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9050353" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131935v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chlique" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.02.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Barroug" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.06.146" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076963" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984219v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2014.02.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Paulus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32608f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D. Figueiredo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;ron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0366-69132013000200012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12570" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848902v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Iparraguirre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azkargorta" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Saleh" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.023690" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802239v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hansen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306796u" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482757v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Prasad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurlo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riedel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#252;bner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vuong Bui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathelineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-011-0151-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8M19GSGV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Fan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3016744" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chlique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWP19THS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608254v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTWKVHR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608264v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.04.050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuteru Nagasaka" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045408" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GZTX22BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497098v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordt Zollfrank" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Travitzky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Windsheimer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3845-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVLR41HM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373294v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.011" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QS4HTH8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401925v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lecuire" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.07.027" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400670v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mu&#241;oz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.02.034" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401912v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Moseley" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oprea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerlau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.03.019" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P1JTS9L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weimar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delsarte-Gueguen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.05.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV2SDT4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizen Zhu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868286v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2005.07.068" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7650Q1Z6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465333v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Badraoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L'Haridon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.11.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGK13WR5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465348v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerlau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae B&#226;rsan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465338v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.010" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS5HK167-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465350v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T Moseley" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b111118n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F78E2FCFC6835E0040A92E23273C6E7A6CA637/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernicot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyader" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernicot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyader" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(00)00302-6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPF792K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465449v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(99)00002-8" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-44LFNPGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482213v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Badraoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493312v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pantou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Viry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jegaden" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevrel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483412v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis Eug&#232;ne Dit Picard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483408v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Benitez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Centeno" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis Dit Picard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483403v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Moseley" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sofield" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugden" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483391v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Guppy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Merdrignac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Moore" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465471v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499657v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465473v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4005(92)80380-G" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM51ZN90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nil" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucat" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutronc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Aucouturier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482174v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamois" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghers" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081810v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauree" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eremeev" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Coz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119593v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356009v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvanee Mauree" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2023.sd1.2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119638v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lallemant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coureau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507288v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-H. Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;hault" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208601" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493378v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mandin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noiret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367189v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2223087" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05023392v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507283v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507274v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507270v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05030441v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Astier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505037v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Garcia-Adeva" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sola" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Saleh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482682v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465527v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-H. Zhang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465517v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebullenger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465486v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Triballier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kestel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.09.129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Coz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22356-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Henry-Bauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Even" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533508021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Hamrouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12632-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idio Alves de Sousa Filho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Dagnone Figueiredo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414834" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03897709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aneb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khireddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104992" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03896170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04156360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leysour de Rohello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11070291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03643101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degraeve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamrouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.078" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03116010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Ingle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Longhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benmahdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khettaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kolli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2021.1878154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03276074v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100157" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paradis-Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavan Kumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prestipino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154767" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibed Refifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El Feki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-020-00460-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daigre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gougeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02488" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02394684v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.07.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Hakmeh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.03.033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Lou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verlato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musiani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Floner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113357" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derghane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Korolkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walfort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.01.132" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mohan Prasad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lauterbach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Barsan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.7b00064" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mandin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07537.0009ecst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barredo-Zuriarrain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letertre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Duong Dang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Jungnickel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.12.081" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;hault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rollin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Revilla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9050353" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131935v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chlique" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.02.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Barroug" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.06.146" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076963" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984219v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2014.02.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Paulus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32608f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D. Figueiredo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;ron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0366-69132013000200012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12570" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Fan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3016744" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hansen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306796u" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482757v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Prasad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurlo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riedel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#252;bner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Iparraguirre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azkargorta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Saleh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.023690" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vuong Bui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathelineau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-011-0151-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8M19GSGV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chlique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWP19THS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.04.050" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608254v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTWKVHR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuteru Nagasaka" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045408" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GZTX22BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497098v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordt Zollfrank" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Travitzky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Windsheimer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3845-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVLR41HM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Moseley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oprea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerlau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.03.019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P1JTS9L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lecuire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.07.027" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373294v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QS4HTH8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400670v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mu&#241;oz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.02.034" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weimar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delsarte-Gueguen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.05.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV2SDT4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizen Zhu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868286v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2005.07.068" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7650Q1Z6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465333v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Badraoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L'Haridon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.11.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGK13WR5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerlau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS5HK167-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465348v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae B&#226;rsan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465350v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T Moseley" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b111118n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F78E2FCFC6835E0040A92E23273C6E7A6CA637/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernicot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyader" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernicot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyader" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(00)00302-6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPF792K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482213v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Badraoui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493312v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pantou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Viry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jegaden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevrel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465449v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(99)00002-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-44LFNPGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483412v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis Eug&#232;ne Dit Picard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483408v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Benitez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Centeno" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis Dit Picard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483403v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Moseley" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sofield" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugden" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483391v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Guppy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Merdrignac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Moore" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465471v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499657v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465473v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4005(92)80380-G" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM51ZN90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482174v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481691v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutronc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Aucouturier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghers" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081810v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauree" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eremeev" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Coz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119593v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356009v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvanee Mauree" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2023.sd1.2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119638v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lallemant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coureau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507288v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-H. Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;hault" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208601" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493378v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mandin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noiret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367189v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2223087" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05023392v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507283v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05030441v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Astier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507274v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507270v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505037v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Garcia-Adeva" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sola" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Saleh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482682v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465527v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-H. Zhang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465517v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebullenger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465486v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>