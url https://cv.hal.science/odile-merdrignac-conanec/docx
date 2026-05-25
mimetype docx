--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -115,161 +115,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties and electronic structure of the lanthanum sulfides MLa2S4 (M = Ca, Sr, Ba)</w:t>
+                <w:t xml:space="preserve">Energy transfer phenomena in Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Tm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; tri-doped lanthanum oxysulfide phosphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fontaine</w:t>
+                <w:t xml:space="preserve">Alexandre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Triballier</w:t>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Galpin</w:t>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.R. Durand</w:t>
+                <w:t xml:space="preserve">Romane Henry-Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Manon Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e70228. </w:t>
+              <w:t xml:space="preserve">Journal of Luminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.70228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2025.121195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294429v1</w:t>
+                <w:t xml:space="preserve">hal-05043977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoporous glass-ceramic powder obtained by thermal treatment of sol-gel derived 45S5 bioactive glass</w:t>
               </w:r>
@@ -307,1020 +307,1020 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Btaouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceramics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.09.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barium lanthanum sulfide ceramics as new far-infrared transparent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (1), pp.38597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-025-22356-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy transfer phenomena in Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;, Tm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; tri-doped lanthanum oxysulfide phosphors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Le Coz</w:t>
+                <w:t xml:space="preserve">Spectroscopy of low-phonon-energy Er:La2O2S oxysulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Poitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Cornet</w:t>
+                <w:t xml:space="preserve">Simone Normani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
+                <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romane Henry-Bauer</w:t>
+                <w:t xml:space="preserve">Alain Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Even</w:t>
+                <w:t xml:space="preserve">Patrice Camy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Luminescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 281, </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 335, pp.08021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jlumin.2025.121195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202533508021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043977v1</w:t>
+                <w:t xml:space="preserve">hal-05494959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of low-phonon-energy Er:La2O2S oxysulfide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic properties and electronic structure of the lanthanum sulfides MLa2S4 (M = Ca, Sr, Ba)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Normani</w:t>
+                <w:t xml:space="preserve">Bruno Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Loiko</w:t>
+                <w:t xml:space="preserve">Ugo Triballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Braud</w:t>
+                <w:t xml:space="preserve">Bertrand Galpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Camy</w:t>
+                <w:t xml:space="preserve">G.R. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 335, pp.08021. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202533508021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.70228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494959v1</w:t>
+                <w:t xml:space="preserve">hal-05294429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of vanadium on physical, structural and thermal properties of bioactive glass 46S6: a comparative study with other metallic elements</w:t>
+                <w:t xml:space="preserve">ZnGa2O4 and ZnGa2O4:N thin films applied as sensors for detection of acetaldehyde in ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Hamrouni</w:t>
+                <w:t xml:space="preserve">Idio Alves de Sousa Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
+                <w:t xml:space="preserve">Jose Fernando Dagnone Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andre Luiz Menezes de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10973-023-12632-0⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 658, pp.414834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2023.414834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04336126v1</w:t>
+                <w:t xml:space="preserve">hal-04115620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnGa2O4 and ZnGa2O4:N thin films applied as sensors for detection of acetaldehyde in ethanol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the effect of ordered porosity and surface silanization on in vitro bioactivity of sol-gel-derived bioactive glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Fernando Dagnone Figueiredo</w:t>
+                <w:t xml:space="preserve">K. Aneb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouquet</w:t>
+                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Luiz Menezes de Oliveira</w:t>
+                <w:t xml:space="preserve">H. Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+                <w:t xml:space="preserve">B. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 658, pp.414834. </w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.104992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2023.414834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115620v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of ordered porosity and surface silanization on in vitro bioactivity of sol-gel-derived bioactive glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S infrared transparent ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Aneb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
+                <w:t xml:space="preserve">Nathalie Herbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Khireddine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104992⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (5), pp.2133-2142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897709v1</w:t>
+                <w:t xml:space="preserve">hal-03896170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S infrared transparent ceramics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Cornet</w:t>
+                <w:t xml:space="preserve">Exploring the impact of vanadium on physical, structural and thermal properties of bioactive glass 46S6: a comparative study with other metallic elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Hamrouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Herbert</w:t>
+                <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mossadok Ben-Attia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (5), pp.2133-2142. </w:t>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Thermal Analysis and Calorimetry, 148, pp.13245-13261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10973-023-12632-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896170v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Luminescence and Energy Transfer Properties of Ce&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;/Mn&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; Co-Doped Calcium Carbodiimide Phosphors</w:t>
               </w:r>
@@ -1345,51 +1345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1453,51 +1453,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of highly porous bioglass monoliths by hydrothermal hot pressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Degraeve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rocton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1760,51 +1760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlota Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 142, pp.107937. </w:t>
@@ -1868,51 +1868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Leysour de Rohello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2028,51 +2028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Khettaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Kolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fullerenes, Nanotubes and Carbon Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (9), pp.657-669. </w:t>
@@ -2149,51 +2149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Suffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2391,90 +2391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salt leaching using powder (SLUP) process for glass/chitosan scaffold elaboration for biomaterial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibed Refifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafed El Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Australian Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (3), pp.1167-1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2502,425 +2502,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Beneficial Influence of Ag insertion on the Thermoelectric Properties of the Cluster Compound K&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;19&amp;lt;/sub&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of cationic substitutions on the photoluminescence properties of Eu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; doped SrCN&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; prepared by a facile C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; based synthetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Leysour de Rohello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Suffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.9b02488⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (16), pp.2316-2321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569139v1</w:t>
+                <w:t xml:space="preserve">hal-02394684v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of CaLa2S4 infrared transparent ceramics: A comparative study of HP and FAST/SPS techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+                <w:t xml:space="preserve">Unravelling the Beneficial Influence of Ag insertion on the Thermoelectric Properties of the Cluster Compound K&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;15&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;19&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Daigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabih Al Rahal Al Orabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.16918⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (3), pp.2846-2855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.9b02488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436627v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cationic substitutions on the photoluminescence properties of Eu&amp;lt;sup&amp;gt;2+&amp;lt;/sup&amp;gt; doped SrCN&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; prepared by a facile C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; based synthetic approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Processing of CaLa2S4 infrared transparent ceramics: A comparative study of HP and FAST/SPS techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Herbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Quéméré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (16), pp.2316-2321. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (4), pp.2328-2339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.16918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394684v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ synthesis and improved photoelectric performances of a Sb2Se3/β-In2Se3 heterojunction composite with potential photocatalytic activity for methyl orange degradation</w:t>
               </w:r>
@@ -3034,429 +3034,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights in structural characterization of transparent ZnS ceramics hot-pressed from nanocrystalline powders synthesized by combustion method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ni-coated graphite felt modified with Ag nanoparticles: A new electrode material for electro-reductive dechlorination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noha Hakmeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Dorcet</w:t>
+                <w:t xml:space="preserve">Y.-Y. Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Demange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cheviré</w:t>
+                <w:t xml:space="preserve">W. He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Verlato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Musiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Floner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.03.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 849, pp.113357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02122177v1</w:t>
+                <w:t xml:space="preserve">hal-02281676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-coated graphite felt modified with Ag nanoparticles: A new electrode material for electro-reductive dechlorination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New porous bismuth electrode material with high surface area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derghane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.-Y. Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Floner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 849, pp.113357. </w:t>
+              <w:t xml:space="preserve">, 2019, 839, pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.113357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281676v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02090007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New porous bismuth electrode material with high surface area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights in structural characterization of transparent ZnS ceramics hot-pressed from nanocrystalline powders synthesized by combustion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Abdallah</w:t>
+                <w:t xml:space="preserve">Noha Hakmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Derghane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Floner</w:t>
+                <w:t xml:space="preserve">Valérie Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electroanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 839, pp.32-38. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (10), pp.3094-3102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelechem.2019.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02090007v1</w:t>
+                <w:t xml:space="preserve">hal-02122177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalcogenide glass-ceramic with self-organized heterojunctions application to photovoltaic solar cells</w:t>
               </w:r>
@@ -3570,1406 +3570,1406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of CaLa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; transparent ceramics from novel precursor powders route</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Response of Gallium Nitride Chemiresistors to Carbon Monoxide is Due to Oxygen Contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Mohan Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Lauterbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Joachim Kleebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Barsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.01.132⟩</w:t>
+              <w:t xml:space="preserve">ACS Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (6), pp.713-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssensors.7b00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458361v1</w:t>
+                <w:t xml:space="preserve">hal-01578533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of Gallium Nitride Chemiresistors to Carbon Monoxide is Due to Oxygen Contamination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synthesis, Crystal Structure, and Transport Properties of the Hexagonal Mo&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; Cluster Compound Ag&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;RbMo&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;11&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolae Barsan</w:t>
+                <w:t xml:space="preserve">Lionel Aranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dauscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssensors.7b00064⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (16), pp.9684-9692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578533v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Crystal Structure, and Transport Properties of the Hexagonal Mo&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt; Cluster Compound Ag&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;RbMo&amp;lt;sub&amp;gt;9&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;11&amp;lt;/sub&amp;gt;</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study of small lead acid batteries regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Dauscher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01200⟩</w:t>
+              <w:t xml:space="preserve">ECS Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (37), pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/07537.0009ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579654v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of small lead acid batteries regeneration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Elaboration of CaLa&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; transparent ceramics from novel precursor powders route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Noiret</w:t>
+                <w:t xml:space="preserve">Sebastian Walfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Hakmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECS Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 75 (37), pp.9-13. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (8), pp.5984-5989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1149/07537.0009ecst⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.01.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499601v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in the spectroscopic and thermal studies of Er-doped oxysulfide crystal powders</w:t>
+                <w:t xml:space="preserve">Sample preparation for an optimized extraction of localized metabolites in lichens: Application to Pseudevernia furfuracea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fernández</w:t>
+                <w:t xml:space="preserve">Sarah Komaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Balda</w:t>
+                <w:t xml:space="preserve">Marine Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noha Hakmeh</w:t>
+                <w:t xml:space="preserve">Huyen Duong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Jungnickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 150, pp.525-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.12.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01482996v1</w:t>
+                <w:t xml:space="preserve">hal-04236481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample preparation for an optimized extraction of localized metabolites in lichens: Application to Pseudevernia furfuracea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Komaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Duong Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Jungnickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 150, pp.525-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.12.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236481v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample preparation for an optimized extraction of localized metabolites in lichens: Application to Pseudevernia furfuracea</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moldable multispectral glasses in GeS2–Ga2S3–CsCl system transparent from the visible up to the thermal infrared regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Laux</w:t>
+                <w:t xml:space="preserve">Antoine Bréhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.12.081⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 431, pp.25-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254800v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moldable multispectral glasses in GeS2–Ga2S3–CsCl system transparent from the visible up to the thermal infrared regions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamics of binary gas adsorption in nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Adam</w:t>
+                <w:t xml:space="preserve">Sujeet Dutta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Rollin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Cathelinaud</w:t>
+                <w:t xml:space="preserve">Ronan Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2015.04.016⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (35), pp.24361--24369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp01587e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145804v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of binary gas adsorption in nanopores</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of upconversion processes in the optically-induced inhomogeneous thermal behavior of erbium-doped lanthanum oxysulfide powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Morineau</w:t>
+                <w:t xml:space="preserve">R. Balda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramona Mhanna</w:t>
+                <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garcia-Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp01587e⟩</w:t>
+              <w:t xml:space="preserve">Mater.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (5), pp.353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma9050353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367211v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of upconversion processes in the optically-induced inhomogeneous thermal behavior of erbium-doped lanthanum oxysulfide powders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">Progress in the spectroscopic and thermal studies of Er-doped oxysulfide crystal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Garcia-Revilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mater.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341570v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion synthesis and up-conversion luminescence of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S:Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Yb&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; nanophosphors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,77 +5046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the kinetic and relaxation time of gentamicin sulfate released from hybrid biomaterial Bioglass-chitosan scaffolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allal Barroug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5163,103 +5163,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and thermal study of Er-doped oxysulfide crystal powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
@@ -5310,90 +5310,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal investigations of Ti and Ag-​doped bioactive glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Wers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassane Oudadesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 580, pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5440,51 +5440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-scaled TiO(OD)2: a time resolved 1H/2D isotope exchange study observed in situ with neutron scattering at 20°C and 40°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Paulus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5544,77 +5544,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc-gallium oxynitride powders: effect of the oxide precursor synthesis route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. D. Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Députier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5678,64 +5678,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparent ZnS Ceramics by Sintering of High Purity Monodisperse Nanopowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianghua Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,356 +5789,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-Infrared Quantum Cutting Material Er3+/Yb3+ Doped La2O2S with an External Quantum Yield Higher than 100%</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of the Thermal Nitridation of Nanocrystalline Ti(OH)4 by X-ray and in Situ Neutron Powder Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Paulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianping Fan</w:t>
+                <w:t xml:space="preserve">Thomas Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (21), pp.11652-11657. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116, pp.9596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3016744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp306796u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00848907v1</w:t>
+                <w:t xml:space="preserve">hal-00802239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Thermal Nitridation of Nanocrystalline Ti(OH)4 by X-ray and in Situ Neutron Powder Diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Laser action in Nd(3+)-doped lanthanum oxysulfide powders.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaki Iparraguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Azkargorta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al-Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp306796u⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (21), pp.23690-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.20.023690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802239v1</w:t>
+                <w:t xml:space="preserve">hal-00848902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Oxygen Impurities on the CO/H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Selectivity of GaN Based Gas Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Riedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings IMCS 2012 – The 14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -6146,333 +6150,329 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> International Meeting on Chemical Sensors, Nürnberg, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser action in Nd(3+)-doped lanthanum oxysulfide powders.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bioactivity behaviour of biodegradable material comprising bioactive glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vuong Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassane Oudadesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.20.023690⟩</w:t>
+              <w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11814-011-0151-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00848902v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00821888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactivity behaviour of biodegradable material comprising bioactive glass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Near-Infrared Quantum Cutting Material Er3+/Yb3+ Doped La2O2S with an External Quantum Yield Higher than 100%</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chlique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Cathelineau</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianghua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianping Fan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Korean Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11814-011-0151-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (21), pp.11652-11657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3016744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00821888v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00848907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of ZnS powders sintering by Hot Uniaxial Pressing (HUP) and Spark Plasma Sintering (SPS)</w:t>
               </w:r>
@@ -6484,51 +6484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Delaizir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Roucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6598,681 +6598,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00719516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass foams for environmental applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of tin containing molybdophosphate and tungstophosphate glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Rocherullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lebullenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2562-2568. </w:t>
+              <w:t xml:space="preserve">, 2010, 356 (2), pp.87-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.04.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608264v1</w:t>
+                <w:t xml:space="preserve">hal-00608254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of tin containing molybdophosphate and tungstophosphate glasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glass foams for environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cheviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 356 (2), pp.87-92. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 356 (44-49), pp.2562-2568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2010.04.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.11.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00608254v1</w:t>
+                <w:t xml:space="preserve">hal-00608264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of gallium oxynitrides prepared by ammonolysis of different oxide precursors</w:t>
+                <w:t xml:space="preserve">Nitrogen-substituted TiO2: investigation on the photocatalytic activity in the visible light range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Cailleaux</w:t>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Cordt Zollfrank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahum Travitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Windsheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kazuteru Nagasaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (4), pp.045408. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 44 (22), pp.6110-6116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-009-3845-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401981v1</w:t>
+                <w:t xml:space="preserve">hal-00497098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen-substituted TiO2: investigation on the photocatalytic activity in the visible light range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Structural study of gallium oxynitrides prepared by ammonolysis of different oxide precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Cailleaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María del Carmen Marco de Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Windsheimer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Kazuteru Nagasaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 44 (22), pp.6110-6116. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (4), pp.045408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-009-3845-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497098v1</w:t>
+                <w:t xml:space="preserve">hal-00401981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics of glycerol and glycerol-trehalose bioprotectant solutions nanoconfined in porous silicon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Busselez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Frick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131 (21), pp.214502. </w:t>
@@ -7304,3487 +7304,3499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitations on the use of perovskite-structure oxides in gas sensing as a result of the concurrent operation of separate mechanisms</w:t>
+                <w:t xml:space="preserve">Electrochemical reactions of reversible intercalation in Chevrel compounds for cationic transfer - Principle and application on Co2+ ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. T. Moseley</w:t>
+                <w:t xml:space="preserve">S. Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Oprea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kerlau</w:t>
+                <w:t xml:space="preserve">S. Diliberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Barsan</w:t>
+                <w:t xml:space="preserve">Jm Lecuire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.03.019⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (10), pp.1505-1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401912v1</w:t>
+                <w:t xml:space="preserve">hal-00401925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical reactions of reversible intercalation in Chevrel compounds for cationic transfer - Principle and application on Co2+ ion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of fluorite-type oxynitride phases in the R2Tasingle bondOsingle bondN system (R = rare-earth element)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Boulanger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.07.027⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (1), pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2007.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401925v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of fluorite-type oxynitride phases in the R2Tasingle bondOsingle bondN system (R = rare-earth element)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Powder preparation and UV absorption properties of selected compositions in the CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cheviré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2007.05.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 181 (5), pp.1204-1212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00373294v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powder preparation and UV absorption properties of selected compositions in the CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-Y&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cheviré</w:t>
+                <w:t xml:space="preserve">Limitations on the use of perovskite-structure oxides in gas sensing as a result of the concurrent operation of separate mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. T. Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Oprea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Muñoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+                <w:t xml:space="preserve">M. Kerlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Marchand</w:t>
+                <w:t xml:space="preserve">N. Barsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 181 (5), pp.1204-1212. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 133 (2), pp.543-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jssc.2008.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2008.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400670v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of propane by &amp;quot;GaON&amp;quot; thick-film gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kerlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Weimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Delsarte-Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 122 (1), pp.14-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.snb.2006.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and hot pressing of ZnS nano powders for producing transparent ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shizen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongli Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Rocherullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optoelectronics and Advanced Materials - Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.667 - 671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of gallium (oxy)nitride powders: Preliminary investigation as new gas sensor materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kerlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Reichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Barsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Weimar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 115 (1), pp.4-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2005.07.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitridation under ammonia of high surface area vanadium aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Badraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul L'Haridon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 178, pp.218 - 223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2004.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of crystallized TaON and Ta3N5 by nitridation of Ta2O5 thin films grown by pulsed laser deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId313" w:history="1">
+                <w:t xml:space="preserve">TaON and Ta&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; thin films: a new class of gas sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Kerlau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Bârsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Silicates Industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 69 (5-6), pp.141-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01465338v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaON and Ta&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; thin films: a new class of gas sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synthesis of crystallized TaON and Ta3N5 by nitridation of Ta2O5 thin films grown by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Kerlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Guilloux-Viry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicates Industriels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6, pp.101 - 107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solidstatesciences.2003.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01465348v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas sensing properties of the mixed molybdenum tungsten oxide, W&amp;lt;sub&amp;gt;0.9&amp;lt;/sub&amp;gt;Mo&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick T Moseley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b111118n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of the (Cd,Zn)&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;GeO&amp;lt;sub&amp;gt;4-x-3y&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2y&amp;lt;/sub&amp;gt;oxynitride phase. Utilization as sensitive material for H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Badraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25, pp.S199-S203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humidity effect on baseline conductance and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S sensitivity of cadmium germanium oxynitride thick film gas sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 63, pp.86 - 90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0925-4005(00)00302-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilization of (Cd,Zn)&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;GeO&amp;lt;sub&amp;gt;4-x-3y&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2y&amp;lt;/sub&amp;gt; oxynitride as sensitive material for H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S gas sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. El Badraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Remces VIII, 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Moroccan Meeting on Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Tetouan, Maroc, Actes 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot pressing sintered CuxMo6S8 targets for laser ablation thin films deposition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas-sensing properties of Ta-doped MoO&amp;lt;sub&amp;gt;3-x&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick T Moseley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 1, pp.51 - 54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1388-2481(99)00002-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493312v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-sensing properties of Ta-doped MoO&amp;lt;sub&amp;gt;3-x&amp;lt;/sub&amp;gt;</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hot pressing sintered CuxMo6S8 targets for laser ablation thin films deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pantou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilloux-Viry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Jegaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chevrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01465449v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;S with thick film semiconductor sensors based on Cd&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;GeO&amp;lt;sub&amp;gt;4-x-3y&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2y&amp;lt;/sub&amp;gt; oxynitrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis Eugène Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 42 (1), pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ diffuse reflectance infrared spectroscopy (DRIFTS) study of the reversibility of CdGeON sensors towards oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 31 (3), pp.197-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRIFTS chamber for in situ and simultaneous study of infrared and electrical response of sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Benitez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Centeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 49 (8), pp.1094-1096</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of a new tetrahedral oxynitride phase Cd&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;GeO&amp;lt;sub&amp;gt;4-x-3y&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;2y&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 119 (2), pp.304-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modification of gas-sensing properties of semiconducting oxides by treatment with ionizing radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Sofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sugden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 7 (1-3), pp.651-655</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolytic modification of gas sensor surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Sofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Guppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M. Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.J. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in "Materials Modification by Energetic Atoms and Ions" Ed. K.S. Grabowski, Mater. Res. Soc. Symp. Proc.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 268, pp.355-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity improvement of gas sensors by radiolytic modification of the surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Guppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Sofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.J. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, San Francisco, USA, Actes 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiolytic modification of gas sensor surface chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Sofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Guppy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.J. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Materials Modification by Energetic Atoms and Ions, 268 (355-362)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The modification of gas-sensing properties of semiconducting oxides by treatment with ionizing radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.M. Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Peat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Sofield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sugden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 7, pp.651 - 655. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-4005(92)80380-G⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et caractérisation d’oxynitrures : leur utilisation comme capteurs sélectifs d’ammoniac dans l’atmosphère</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selectivity of semiconductor gas sensors achieved by gaseous treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Colin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">F. Ménil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lucat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dutronc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 3èmes Journées Nationales d’Etudes sur la Technologie des Céramiques pour l’Electronique et l’Electrotechnique, CNET Lannion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 5 p</w:t>
+              <w:t xml:space="preserve">Proceedings Third International Meeting on Chemical Sensors, Cleveland (Ohio) USA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, pp.366-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482174v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity of semiconductor gas sensors achieved by gaseous treatments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Dutronc</w:t>
+                <w:t xml:space="preserve">Préparation et caractérisation d’oxynitrures : leur utilisation comme capteurs sélectifs d’ammoniac dans l’atmosphère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Aucouturier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">D. Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Guyader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Third International Meeting on Chemical Sensors, Cleveland (Ohio) USA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, pp.366-368</w:t>
+              <w:t xml:space="preserve">Proceedings 3èmes Journées Nationales d’Etudes sur la Technologie des Céramiques pour l’Electronique et l’Electrotechnique, CNET Lannion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481691v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and crystallization of zinc and germanium oxynitrides determined by neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Roult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ghers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 21 (3), pp.223-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10794,600 +10806,600 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and emission properties of Cr2+-doped ZnS hot-pressed transparent ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mauree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Eremeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSL 2023 - Advanced Solid State Lasers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tacoma, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and properties of infrared transparent (oxy)sulfide ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.R. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chlique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII ECerS Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and emission properties of Cr$^{2+}$-doped ZnS hot-pressed transparent ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharvanee Mauree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirill Eremeev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Durand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pavel Loiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid State Lasers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tacoma, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/assl.2023.sd1.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical and mechanical performances of IR transparent CaLa2S4 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Lallemant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII ECerS Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04119638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moldable chalcogenide glasses for multispectral imaging in the visible and thermal infrared region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bréhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11406,1282 +11418,1282 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Defense+Security Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in the spectroscopic and thermal studies of Er-doped oxysulfide crystal powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Electronic Cooling of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.976503, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2208601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Small Lead Acid Batteries Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRiME 2016, 230th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing of transparent ZnS ceramics by powders sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.-H. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optics for Defense Applications: UV through LWIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Baltimore, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2223087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of Small Lead Acid Batteries Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Noiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">230th ECS Meeting, 6th International ECS Electrochemical Energy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Honololu, Hawaii, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/07537.0009ecst⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of upconversion processes on the laser-induced thermal load in Er-doped oxysulfide powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS-OM7, 7th International Symposium on Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of small lead acid batteries regeneration. Performance modelling in time</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Noiret</w:t>
+                <w:t xml:space="preserve">Hot-pressed ZnS infrared ceramics: correlating precursor synthesis method to sinterability and transparency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Hakmeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.-H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Adam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Topical Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Saint malo, France</w:t>
+              <w:t xml:space="preserve">Glass &amp; Optical Materials Division (GOMD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030441v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot-pressed ZnS infrared ceramics: correlating precursor synthesis method to sinterability and transparency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic and thermal study of Er-doped oxysulfide crystal powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Balda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barredo-Zuriarrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glass &amp; Optical Materials Division (GOMD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Miami, United States</w:t>
+              <w:t xml:space="preserve">Photonics West</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507274v1</w:t>
+                <w:t xml:space="preserve">hal-01507270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and thermal study of Er-doped oxysulfide crystal powders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of small lead acid batteries regeneration. Performance modelling in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Noiret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States</w:t>
+              <w:t xml:space="preserve">17th Topical Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507270v1</w:t>
+                <w:t xml:space="preserve">hal-05030441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical refrigeration study of Er-doped oxysulfide crystal powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Garcia-Adeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Balda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées dans la synthèse et la mise en forme de carbures d’uranium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tougait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FEDERATION FRANCAISE DES MATERIAUX, Oct 2022, Nantes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12691,451 +12703,451 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of manufacturing a sulfide-based ceramic element particularly for IR-optics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Hakmeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X-H. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2016005439 (A1). 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon dioxide sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.T. Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lebullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">United States, Patent n° : US7628957 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GERMANIUM AND CADMIUM OXINITRIDES AND DERIVATIVES THEREOF, PREPARATION AND PRECURSORS, AND THEIR APPLICATIONS AS GAS COLLECTORS AND CATALYSTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis Dit Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO9608443. 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrure et oxynitrures de gallium utiles comme détecteurs sélectifs de gaz réducteurs dans l’atmosphère, procédé pour leur préparation et dispositif de détection les contenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Merdrignac-Conanec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guyader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP 0370848. 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId428"/>
+      <w:footerReference w:type="default" r:id="rId429"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13282,51 +13294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Triballier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70228" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kestel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.09.129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Coz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22356-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Henry-Bauer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Even" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121195" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533508021" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336126v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Hamrouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12632-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115620v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idio Alves de Sousa Filho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Dagnone Figueiredo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414834" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03897709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aneb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khireddine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104992" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03896170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04156360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leysour de Rohello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11070291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03643101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degraeve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamrouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.078" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03116010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Ingle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Longhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benmahdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khettaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kolli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2021.1878154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03276074v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100157" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paradis-Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavan Kumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prestipino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154767" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibed Refifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El Feki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-020-00460-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daigre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gougeon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gall" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02488" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436627v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16918" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02394684v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.07.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122177v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Hakmeh" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.03.033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Lou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verlato" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musiani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Floner" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113357" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090007v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdallah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derghane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.023" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Korolkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458361v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walfort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.01.132" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578533v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mohan Prasad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lauterbach" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Barsan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.7b00064" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579654v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01200" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499601v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mandin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07537.0009ecst" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482996v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barredo-Zuriarrain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letertre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Duong Dang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Jungnickel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.12.081" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;hault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rollin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341570v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Revilla" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9050353" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131935v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chlique" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.02.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Barroug" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.06.146" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076963" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984219v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2014.02.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Paulus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32608f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D. Figueiredo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;ron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0366-69132013000200012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12570" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848907v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Fan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3016744" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hansen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306796u" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482757v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Prasad" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurlo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riedel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#252;bner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Iparraguirre" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azkargorta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Saleh" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.023690" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821888v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vuong Bui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathelineau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-011-0151-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8M19GSGV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chlique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWP19THS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608264v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.04.050" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608254v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.001" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTWKVHR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401981v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuteru Nagasaka" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045408" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GZTX22BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497098v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordt Zollfrank" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Travitzky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Windsheimer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3845-5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVLR41HM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401912v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Moseley" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oprea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerlau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.03.019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P1JTS9L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401925v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lecuire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.07.027" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373294v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.011" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QS4HTH8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400670v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mu&#241;oz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.02.034" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370136v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weimar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delsarte-Gueguen" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.05.001" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV2SDT4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizen Zhu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868286v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2005.07.068" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7650Q1Z6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465333v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Badraoui" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L'Haridon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.11.010" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGK13WR5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465338v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerlau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS5HK167-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465348v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae B&#226;rsan" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465350v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T Moseley" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b111118n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F78E2FCFC6835E0040A92E23273C6E7A6CA637/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465435v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernicot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyader" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernicot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyader" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(00)00302-6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPF792K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482213v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Badraoui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493312v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pantou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Viry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jegaden" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevrel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465449v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(99)00002-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-44LFNPGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483412v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis Eug&#232;ne Dit Picard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483408v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Benitez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Centeno" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis Dit Picard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483398v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483403v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483388v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Moseley" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peat" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sofield" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugden" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483391v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Guppy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Merdrignac" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Moore" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465471v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499657v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465473v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4005(92)80380-G" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM51ZN90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482174v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamois" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481691v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nil" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucat" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutronc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Aucouturier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483387v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacher" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghers" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081810v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauree" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eremeev" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Coz" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119593v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356009v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvanee Mauree" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2023.sd1.2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119638v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lallemant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coureau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouan" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507288v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-H. Zhang" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;hault" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367207v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208601" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493378v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mandin" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noiret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367189v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2223087" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05023392v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507283v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05030441v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Astier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507274v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507270v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505037v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Garcia-Adeva" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sola" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Saleh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482682v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465527v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-H. Zhang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465517v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebullenger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465504v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465486v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043977v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Coz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Henry-Bauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Even" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlumin.2025.121195" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Kestel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Faure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Drevet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Btaouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.09.129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Poitou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevir&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-22356-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Normani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Loiko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Braud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Camy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202533508021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294429v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fontaine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Triballier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Galpin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Durand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.70228" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idio Alves de Sousa Filho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Fernando Dagnone Figueiredo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Luiz Menezes de Oliveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lebullenger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2023.414834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03897709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Aneb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Oudadesse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khireddine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefeuvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104992" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03896170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herbert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.12.002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336126v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Hamrouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefeuvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossadok Ben-Attia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-023-12632-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04156360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leysour de Rohello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gouttefangeas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11070291" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03643101v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Degraeve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rocton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Herbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamrouni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2022.03.078" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03116010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyin Lou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fabre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fourcade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeltif Amrane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.137821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368983v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Iannaci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapnil Ingle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Longhi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03213306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Calers" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2021.122240" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Benmahdi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafia Oulmi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Khettaf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Kolli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2021.1878154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03276074v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100157" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02569943v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Paradis-Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gu&#233;lou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pavan Kumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lemoine" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prestipino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154767" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02797031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibed Refifi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac-Conanec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafed El Feki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41779-020-00460-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02394684v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569139v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Daigre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gougeon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gall" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Al Rahal Al Orabi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.9b02488" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02436627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pasturel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.16918" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960339v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ren" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cathelinaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zheng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2020.07.021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02281676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.-Y. Lou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Verlato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Musiani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Floner" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.113357" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02090007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdallah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derghane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02122177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Hakmeh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.03.033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01806901v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghua Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Korolkov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Fan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongli Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01578533v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Mohan Prasad" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lauterbach" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Kleebe" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Barsan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssensors.7b00064" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Aranda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dauscher" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01200" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499601v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mandin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Astier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Noiret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07537.0009ecst" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458361v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walfort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.01.132" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236481v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Komaty" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Letertre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Duong Dang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Jungnickel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Laux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.12.081" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254800v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#233;hault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Adam" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Rollin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2015.04.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367211v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujeet Dutta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lefort" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morineau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Mhanna" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp01587e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01341570v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Balda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barredo-Zuriarrain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garcia-Revilla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9050353" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482996v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131935v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chlique" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.02.015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169302v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Wers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Barroug" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.06.146" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482992v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076963" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984219v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bureau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2014.02.001" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806844v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Legrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Paulus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt32608f" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842549v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. D. Figueiredo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie D&#233;putier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P&#233;ron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0366-69132013000200012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adam" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12570" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802239v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hansen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp306796u" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848902v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaki Iparraguirre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Azkargorta" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al-Saleh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.023690" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482757v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Prasad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurlo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Riedel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#252;bner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00821888v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vuong Bui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Gal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cathelineau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11814-011-0151-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8M19GSGV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848907v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianping Fan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3016744" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719516v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chlique" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Delaizir" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roucau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Doll&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.10.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWP19THS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608254v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rocherull&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.11.001" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTWKVHR2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608264v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.04.050" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497098v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordt Zollfrank" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Travitzky" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Windsheimer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3845-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WVLR41HM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401981v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cailleaux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a del Carmen Marco de Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuteru Nagasaka" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045408" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GZTX22BK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356033v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Busselez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Guendouz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Frick" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3147222" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401925v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boulanger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diliberto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Lecuire" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.07.027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3ZB4K2N-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373294v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.05.011" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2QS4HTH8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400670v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mu&#241;oz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Marchand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2008.02.034" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401912v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. T. Moseley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oprea" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerlau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barsan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2008.03.019" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P1JTS9L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370136v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Reichel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Weimar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delsarte-Gueguen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2006.05.001" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DV2SDT4J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465328v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizen Zhu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868286v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2005.07.068" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7650Q1Z6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465333v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Badraoui" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L'Haridon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2004.11.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGK13WR5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465348v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kerlau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guilloux-Viry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae B&#226;rsan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465338v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Perrin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solidstatesciences.2003.10.010" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS5HK167-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465350v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick T Moseley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b111118n" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91F78E2FCFC6835E0040A92E23273C6E7A6CA637/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465435v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bernicot" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guyader" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465437v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernicot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guyader" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-4005(00)00302-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBPF792K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482213v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. El Badraoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465449v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1388-2481(99)00002-8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-44LFNPGK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493312v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pantou" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilloux-Viry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Jegaden" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chevrel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483412v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis Eug&#232;ne Dit Picard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483408v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Benitez" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Centeno" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis Dit Picard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laurent" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483398v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483403v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483388v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.T. Moseley" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Sofield" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sugden" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483391v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Guppy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Merdrignac" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.J. Moore" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465471v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499657v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465473v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-4005(92)80380-G" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM51ZN90-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481691v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;nil" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lucat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dutronc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Aucouturier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482174v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jamois" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Colin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483387v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bacher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roult" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merdrignac" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081810v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mauree" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Eremeev" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durand" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loiko" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Coz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119593v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356009v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharvanee Mauree" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Eremeev" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/assl.2023.sd1.2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119638v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lallemant" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coureau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507288v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.-H. Zhang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;hault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367207v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208601" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493378v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Mandin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noiret" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01367189v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2223087" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05023392v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507283v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507274v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507270v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05030441v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Astier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505037v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Garcia-Adeva" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sola" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Saleh" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482682v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tougait" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. No&#235;l" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasturel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465527v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X-H. Zhang" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465517v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lebullenger" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465504v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465486v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>