--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -1548,51 +1548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE194E38"/>
+    <w:nsid w:val="84CBEACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>