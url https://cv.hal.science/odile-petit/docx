--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -1548,51 +1548,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84CBEACA"/>
+    <w:nsid w:val="EFDA3669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>