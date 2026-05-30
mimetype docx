--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0575-8297</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=FBnIjOMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -170,536 +191,536 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Fixed-Source Criticality or Criticality and Shielding Modes Within TRIPOLI-4® Monte Carlo Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Pénéliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00295639.2023.2194209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04221148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated Production and Analog Transport of Fission Neutrons and Photons using Fission Models FREYA, FIFRELIN and the Monte Carlo Code TRIPOLI-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Litaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2018.2825646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02428801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Analog Neutron Transport with TRIPOLI-4 and FREYA: Bayesian Uncertainty Quantification for Neutron Multiplicity Counting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 183 (2), pp.214-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13182/NSE15-82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03188725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analog Neutron Transport for Nuclear Instrumentation Applications with the Monte Carlo Code TRIPOLI-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumonteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 192 (3), pp.259-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13182/NT14-128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03188741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance reduction adjustment in Monte Carlo TRIPOLI-4® neutron gamma coupled calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi-Kang Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Nuclear Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.408-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15669/pnst.4.408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02383112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -709,778 +730,778 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRISTAL V2.1: The next version of the CRISTAL V2 criticality calculation package - News and improvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Entringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Carmouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mengelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NCSD 2025 - Nuclear Criticality Safety Division 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANS, Sep 2025, Austin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13182/NCSD25-47975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The TRIPOLI-4 Monte Carlo code advances for radiation shielding and nuclear instrumentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X. Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mancusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zoia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANS RPSD 2018 - 20th Topical Meeting of the Radiation Protection and Shielding Division of ANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Santa Fe, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated Production and Analog Transport of Fission Neutrons and Photons using Fission Models FREYA, FIFRELIN and the Monte Carlo Code TRIPOLI-4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Litaize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chebboubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Liege, Belgium. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817001019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of TRIPOLI-4 version 10 on the TRIPOLI Criticality Validation Suite, Part 1,thermal spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Malouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fx. Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Criticality Safety Division Topilcal Meeting 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Carlsbad, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the photoneutron flux emitted by an electron accelerator for neutron interrogation applications using mcnpx and tripoli-4 monte carlo codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jouanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Particle Accelerator Conference, IPAC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Shanghai, China. pp.3630-3632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01844708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark study of TRIPOLI-4 through experiment and MCNP codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maugan Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA 2011 - Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'étude de l'énergie nucléaire (Belgium); France: Commissariat à l'énergie atomique.; Université de Provence;; IEEE Nuclear and Plasma Sciences Society, Jun 2011, Gand, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ANIMMA.2011.6172891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02500115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1548,51 +1569,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EFDA3669"/>
+    <w:nsid w:val="EB58FA28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1779,51 +1800,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-petit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-8297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221148v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;n&#233;liau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Kang Lee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2023.2194209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Verbeke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Litaize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebboubi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2825646" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE15-82" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT14-128" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.4.408" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281426v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Entringer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carmouze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Giffard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mengelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NCSD25-47975" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339126v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817001019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844708v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500115v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugan Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Normand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172891" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-petit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0575-8297" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FBnIjOMAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04221148v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick P&#233;n&#233;liau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Kang Lee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2023.2194209" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02428801v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm. Verbeke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Litaize" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chebboubi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2825646" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verbeke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NSE15-82" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03188741v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumonteil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT14-128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15669/pnst.4.408" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281426v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Entringer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Carmouze" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Giffard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lahaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mengelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NCSD25-47975" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Hugot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mancusi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zoia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417818v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817001019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malouch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fx. Hugot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jouanne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carrel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyoussi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500115v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maugan Michel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Normand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2011.6172891" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>