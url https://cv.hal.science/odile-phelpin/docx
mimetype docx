--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Odile Phelpin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes travaux portent sur les trajectoires de transition agro-environnementale et sur les capacités d’adaptation des territoires face aux pressions globales (changement climatique, mutations d’usage des sols, tensions sur la ressource en eau).Ils s’inscrivent à l’interface entre sciences biophysiques et sciences sociales, en combinant modélisation quantitative, évaluation multicritère et démarches participatives pour accompagner la décision publique et territoriale.Je mobilise une approche intégrée articulant deux volets complémentaires :La modélisation agro-hydrologique (SWAT-GenLU2)Elle permet d’évaluer quantitativement les effets des pratiques agricoles et des aménagements du territoire sur les écosystèmes et les ressources en eau, à l’échelle de bassins versants.Ces travaux visent notamment à quantifier les impacts des changements de pratiques sur la pollution diffuse, et à évaluer l’efficacité des mesures agroenvironnementales, telles que celles de protection des captages d’eau potable.L’approche repose sur des scénarios “what-if” co-construits avec les acteurs du territoire, intégrant les choix des parties prenantes, les futurs désirables ou non désirables, et les scénarios climatiques du GIEC.Les modèles sont nourris par la connaissance du terrain, validés avec les acteurs, et restitués sous forme de trajectoires d’évolution des socio-agroécosystèmes.Les méthodes multicritères d’aide à la décision (MCDA – Université Laval, Québec)Appliquées à l’échelle de l’exploitation agricole et des systèmes de production, elles visent à identifier les leviers et les freins à la transition agroécologique, selon différentes voies possibles (par ex. agroforesterie, diversification, réduction d’intrants).Ces méthodes intègrent explicitement des critères quantitatifs et qualitatifs, sur les volets sociaux, agronomiques et environnementaux, afin d’analyser les compromis et synergies entre durabilité, faisabilité et acceptabilité des trajectoires.Ces deux approches, quantitative et participative, se complètent pour produire des outils d’aide à la décision robustes, intégrés et transposables, au service des transitions agro-écologiques territoriales et de la protection durable des ressources en eau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">odile-phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4010-1733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4554-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tetrae.fr/les-projets/ac2tion</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/H2020_COASTAL</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/company/h2020coastal/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing agri-environmental strategies to reduce pesticide concentrations in surface drinking water sources, Coastal Charente River basin, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 169, 169, pp.112802. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of agricultural scenarios (IMAS) to support pesticide action plans: the case of the Coulonge drinking water catchment area (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6923-6950. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7657-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application date as a controlling factor of pesticide transfers to surface water during runoff events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-distributed cost-effectiveness analysis framework for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des pollutions diffuses par les pesticides : une approche coût-efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiscalarité de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales et Entretiens agronomiques Olivier de Serres « Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGR-CNFG; AFA; AFZ, Jun 2025, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Agroforestry Performance Using MCDA in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SRCO - CERMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société canadienne de recherche opérationnelle SCRO -Québec avec la collaboration du département Opérations et Systèmes de Décision et le CERMID, Apr 2025, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Water Resource Sustainability in a Coastal River Basin through Integrated SWAT Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES; TEXAS A&amp;M University; USDA, ARS, Jul 2024, Strasbourg, France. https://swatconference.tamu.edu/#/book-of-abstracts/2024-france</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la qualité des eaux de surface : évaluation quantitative de la performance des trajectoires agroécologiques d'atténuation des concentrations de pesticides avec SWAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides, 18-20 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SWAT model performance using gridded SAFRAN/ CFSR and conventional weather station datasets at different hydrometeorological spatial and temporal resolutions: A case study on the 10,000 km² Charente river basin S-W France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Vienna SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Australia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land management scenario modeling for alleviating impacts on water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brussels, Belgium. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of buffer strips for reducing pesticides and nitrogen transfers to water streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Effects of Agriculture on the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Hague, Netherlands. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par la modélisation agro-hydrologique et descripteurs écotoxicologiques dans un processus de validation d’indicateurs. Application à l’IFT Substance Active potentiel de transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generator of Landuse Application for Complex and Heterogeneous Agricultural Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse (présentiel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the infomation for the management of protected areas at embedded scales: an approach by scenario using data warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation intégrée des Mesures Agro-Environnementales Territorialisées à enjeu qualité des eaux sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eaux et territoires, apports opérationnels et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging issues in Cost-Effectiveness analysis when assessing measures for water quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LuWQ2015, Land Use and Water Quality, Agricultural Production and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation intégrée pour la gestion des aires de captage d’eau potable sujettes à la pollution par les pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long term mitigation measure scenarios for assessing impacts of non-point source pollution: application on two surface source water protection areas, Coulonge and Saint Hippolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land-Use and Water Quality (LUWQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d’azote du sol à la nappe par couplage SWAT (Irstea) – MARTHE (BRGM) : application sur le bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LABEX COTE &amp; Flux : “échanges / flux de nutriments et de contaminants entre les compartiments des écosystèmes et impacts sur leur fonctionnement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de modélisation intégrée de scénarios d’évolution de l’agriculture pour l’aide à la décision publique : application à une zone à enjeu « pesticides» dans le bassin de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème congrès du groupe français des pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d’azote par couplage SWAT (IRSTEA) et MARTHE (BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d'azote par couplage SWAT(IRSTEA) et MARTHE(BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for integrated assessment and Cost-Effectiveness analysis of mitigation measures for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary water management across borders and interfaces: present and future challenges. TWAM2013 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Aveiro, Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the dynamics of agricultural landuse and practice changes with GENLU2: a SWAT application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis for controlling water pollution by pesticides using SWAT and bio-economical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference Soil and Water Assessment Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Mitigation Measurements to Reduce Nitrate in Surface Water using SWAT Hydrological Modeling in an Agricultural Watershed, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference University of Castilla la Mancha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive Cadre-Eau et mesures pour contrôler les pollutions par les pesticides. Une approche Coût-Efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-Cemagref La réduction des pesticides agricoles enjeux, modalités et conséquences ENSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling scenarios of agriculture changes on freshwater uses and water quality at a large watershed scale: the case of the Charente watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on environmental modelling and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSA 10 (Pertuis sea and Charente river basin) Agriculture-Irrigation box: Definition and impact of scenarios Links with SSA10 extend model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spicosa meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving synergies between rural and coastal areas to tackle the water quality issues: the COASTAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin-Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUWQ2019 - International Conference on LAND USE and WATER QUALITY: Agricultural and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of Best Management Practices with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.117-117, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of non-point source pollution using a SWAT-MARTHE coupling for integrated water resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Abasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of BMPs with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration du modèle SWAT sur une zone de captage d'eaux superficielles à l'aide du logiciel PEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation intégrée des mesures agro-environnementales territorialisées à enjeu &amp;quot;qualité des eaux&amp;quot; sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T V. Kuentz Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousset, S.; Zahm, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux et Territoires agricoles : dépasser les contradictions ? Résultats de sept projets de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, pp.61-70, 2016, CGDD, ISSN 2102-474X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAL04 System dynamics model for the Charente River basin and its coastal zone (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7075123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D14 Operational SD Models for Coastal-Rural Interactions -Case Study Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Karageorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Panagopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Destouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D6-revised v7 - Model and Data Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an ecohydrological modelling to system dynamics modelling applied to a catchment with high hydroclimatic challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring surface water quality: quantitative assessment of the performance of agrienvironmental trajectories for mitigating pesticide concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 COASTAL - Deliverable D08 Model Validity – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc De Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Viaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Maneas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate mitigation at the national level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brajterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MODCHAR2 : Modélisation des pressions agricoles et de leur impact 2013-2015 - Evaluation environnementale et économique de scénarios agricoles par modélisation intégrée (IMAS) dans le bassin versant de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAractérisation des pollutions diffuses sur le bassin de la CHArenteétat des Lieux et mOdélisation [CACHALO] Phase 3 : Etude des possibilités de couplage SWAT/MARTHE en s’appuyant sur la modélisation du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-64681-FR, BRGM (Bureau de recherches géologiques et minières); IRSTEA, UR ETBX. 2015, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCOTER : Les mesures agroenvironnementales à enjeu «eau/pesticides» : évaluation environnementale et économique de l’impact de modifications des pratiques agricoles par modélisation intégrée à partir de scénarios d’évolution. Programme évaluation et réduction des risques liés à l'utilisation des pesticides APR 2009 : rapport final 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique final du volet 3 du projet MAEVEAU : Évaluation organisationnelle des Mesures agro-environnementales territorialisées à enjeu qualité des eaux pour contribuer à une démarche d’évaluation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAEVEAU Evaluation intégrée des Mesures Agro-Environnementales Territoriales pesticides à enjeu &amp;quot;qualité des eaux&amp;quot; : rapport scientifique final de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODCHAR : Définition de scénarios d’évolution des pratiques agricoles et modélisation des impacts des pressions agricoles (pollution diffuse) dans le bassin versant de la Charente : étude exploratoire pour l'Agence de l'Eau Adour-Garonne (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative technologique pour la mise en place de la directive européenne 2000/60/CE dans un contexte agricole Concert'eau : Rapport final sur l'efficacité des mesures co-construites pour la réduction des concentrations en nitrate et produits phytosanitaires dans les eaux superficielles des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Odile Phelpin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes travaux portent sur les trajectoires de transition agro-environnementale et sur les capacités d’adaptation des territoires face aux pressions globales (changement climatique, mutations d’usage des sols, tensions sur la ressource en eau).Ils s’inscrivent à l’interface entre sciences biophysiques et sciences sociales, en combinant modélisation quantitative, évaluation multicritère et démarches participatives pour accompagner la décision publique et territoriale.Je mobilise une approche intégrée articulant deux volets complémentaires :La modélisation agro-hydrologique (SWAT-GenLU2)Elle permet d’évaluer quantitativement les effets des pratiques agricoles et des aménagements du territoire sur les écosystèmes et les ressources en eau, à l’échelle de bassins versants.Ces travaux visent notamment à quantifier les impacts des changements de pratiques sur la pollution diffuse, et à évaluer l’efficacité des mesures agroenvironnementales, telles que celles de protection des captages d’eau potable.L’approche repose sur des scénarios “what-if” co-construits avec les acteurs du territoire, intégrant les choix des parties prenantes, les futurs désirables ou non désirables, et les scénarios climatiques du GIEC.Les modèles sont nourris par la connaissance du terrain, validés avec les acteurs, et restitués sous forme de trajectoires d’évolution des socio-agroécosystèmes.Les méthodes multicritères d’aide à la décision (MCDA – Université Laval, Québec)Appliquées à l’échelle de l’exploitation agricole et des systèmes de production, elles visent à identifier les leviers et les freins à la transition agroécologique, selon différentes voies possibles (par ex. agroforesterie, diversification, réduction d’intrants).Ces méthodes intègrent explicitement des critères quantitatifs et qualitatifs, sur les volets sociaux, agronomiques et environnementaux, afin d’analyser les compromis et synergies entre durabilité, faisabilité et acceptabilité des trajectoires.Ces deux approches, quantitative et participative, se complètent pour produire des outils d’aide à la décision robustes, intégrés et transposables, au service des transitions agro-écologiques territoriales et de la protection durable des ressources en eau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">odile-phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4010-1733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4554-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tetrae.fr/les-projets/ac2tion</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/H2020_COASTAL</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/company/h2020coastal/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing agri-environmental strategies to reduce pesticide concentrations in surface drinking water sources, Coastal Charente River basin, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 169, 169, pp.112802. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of agricultural scenarios (IMAS) to support pesticide action plans: the case of the Coulonge drinking water catchment area (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6923-6950. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7657-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application date as a controlling factor of pesticide transfers to surface water during runoff events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des pollutions diffuses par les pesticides : une approche coût-efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-distributed cost-effectiveness analysis framework for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiscalarité de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales et Entretiens agronomiques Olivier de Serres « Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGR-CNFG; AFA; AFZ, Jun 2025, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Agroforestry Performance Using MCDA in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SRCO - CERMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société canadienne de recherche opérationnelle SCRO -Québec avec la collaboration du département Opérations et Systèmes de Décision et le CERMID, Apr 2025, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Water Resource Sustainability in a Coastal River Basin through Integrated SWAT Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES; TEXAS A&amp;M University; USDA, ARS, Jul 2024, Strasbourg, France. https://swatconference.tamu.edu/#/book-of-abstracts/2024-france</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la qualité des eaux de surface : évaluation quantitative de la performance des trajectoires agroécologiques d'atténuation des concentrations de pesticides avec SWAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides, 18-20 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SWAT model performance using gridded SAFRAN/ CFSR and conventional weather station datasets at different hydrometeorological spatial and temporal resolutions: A case study on the 10,000 km² Charente river basin S-W France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Vienna SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Australia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land management scenario modeling for alleviating impacts on water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brussels, Belgium. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of buffer strips for reducing pesticides and nitrogen transfers to water streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Effects of Agriculture on the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Hague, Netherlands. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par la modélisation agro-hydrologique et descripteurs écotoxicologiques dans un processus de validation d’indicateurs. Application à l’IFT Substance Active potentiel de transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generator of Landuse Application for Complex and Heterogeneous Agricultural Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse (présentiel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the infomation for the management of protected areas at embedded scales: an approach by scenario using data warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation intégrée des Mesures Agro-Environnementales Territorialisées à enjeu qualité des eaux sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eaux et territoires, apports opérationnels et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging issues in Cost-Effectiveness analysis when assessing measures for water quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LuWQ2015, Land Use and Water Quality, Agricultural Production and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation intégrée pour la gestion des aires de captage d’eau potable sujettes à la pollution par les pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long term mitigation measure scenarios for assessing impacts of non-point source pollution: application on two surface source water protection areas, Coulonge and Saint Hippolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land-Use and Water Quality (LUWQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d’azote du sol à la nappe par couplage SWAT (Irstea) – MARTHE (BRGM) : application sur le bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LABEX COTE &amp; Flux : “échanges / flux de nutriments et de contaminants entre les compartiments des écosystèmes et impacts sur leur fonctionnement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de modélisation intégrée de scénarios d’évolution de l’agriculture pour l’aide à la décision publique : application à une zone à enjeu « pesticides» dans le bassin de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème congrès du groupe français des pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d’azote par couplage SWAT (IRSTEA) et MARTHE (BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d'azote par couplage SWAT(IRSTEA) et MARTHE(BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for integrated assessment and Cost-Effectiveness analysis of mitigation measures for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary water management across borders and interfaces: present and future challenges. TWAM2013 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Aveiro, Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the dynamics of agricultural landuse and practice changes with GENLU2: a SWAT application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis for controlling water pollution by pesticides using SWAT and bio-economical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference Soil and Water Assessment Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Mitigation Measurements to Reduce Nitrate in Surface Water using SWAT Hydrological Modeling in an Agricultural Watershed, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference University of Castilla la Mancha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive Cadre-Eau et mesures pour contrôler les pollutions par les pesticides. Une approche Coût-Efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-Cemagref La réduction des pesticides agricoles enjeux, modalités et conséquences ENSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling scenarios of agriculture changes on freshwater uses and water quality at a large watershed scale: the case of the Charente watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on environmental modelling and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSA 10 (Pertuis sea and Charente river basin) Agriculture-Irrigation box: Definition and impact of scenarios Links with SSA10 extend model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spicosa meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving synergies between rural and coastal areas to tackle the water quality issues: the COASTAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin-Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUWQ2019 - International Conference on LAND USE and WATER QUALITY: Agricultural and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of Best Management Practices with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.117-117, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of non-point source pollution using a SWAT-MARTHE coupling for integrated water resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Abasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of BMPs with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration du modèle SWAT sur une zone de captage d'eaux superficielles à l'aide du logiciel PEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation intégrée des mesures agro-environnementales territorialisées à enjeu &amp;quot;qualité des eaux&amp;quot; sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T V. Kuentz Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousset, S.; Zahm, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux et Territoires agricoles : dépasser les contradictions ? Résultats de sept projets de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, pp.61-70, 2016, CGDD, ISSN 2102-474X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAL04 System dynamics model for the Charente River basin and its coastal zone (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7075123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D14 Operational SD Models for Coastal-Rural Interactions -Case Study Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Karageorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Panagopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Destouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D6-revised v7 - Model and Data Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an ecohydrological modelling to system dynamics modelling applied to a catchment with high hydroclimatic challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring surface water quality: quantitative assessment of the performance of agrienvironmental trajectories for mitigating pesticide concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 COASTAL - Deliverable D08 Model Validity – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc De Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Viaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Maneas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate mitigation at the national level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brajterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MODCHAR2 : Modélisation des pressions agricoles et de leur impact 2013-2015 - Evaluation environnementale et économique de scénarios agricoles par modélisation intégrée (IMAS) dans le bassin versant de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAractérisation des pollutions diffuses sur le bassin de la CHArenteétat des Lieux et mOdélisation [CACHALO] Phase 3 : Etude des possibilités de couplage SWAT/MARTHE en s’appuyant sur la modélisation du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-64681-FR, BRGM (Bureau de recherches géologiques et minières); IRSTEA, UR ETBX. 2015, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique final du volet 3 du projet MAEVEAU : Évaluation organisationnelle des Mesures agro-environnementales territorialisées à enjeu qualité des eaux pour contribuer à une démarche d’évaluation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCOTER : Les mesures agroenvironnementales à enjeu «eau/pesticides» : évaluation environnementale et économique de l’impact de modifications des pratiques agricoles par modélisation intégrée à partir de scénarios d’évolution. Programme évaluation et réduction des risques liés à l'utilisation des pesticides APR 2009 : rapport final 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAEVEAU Evaluation intégrée des Mesures Agro-Environnementales Territoriales pesticides à enjeu &amp;quot;qualité des eaux&amp;quot; : rapport scientifique final de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODCHAR : Définition de scénarios d’évolution des pratiques agricoles et modélisation des impacts des pressions agricoles (pollution diffuse) dans le bassin versant de la Charente : étude exploratoire pour l'Agence de l'Eau Adour-Garonne (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative technologique pour la mise en place de la directive européenne 2000/60/CE dans un contexte agricole Concert'eau : Rapport final sur l'efficacité des mesures co-construites pour la réduction des concentrations en nitrate et produits phytosanitaires dans les eaux superficielles des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AA3C72D"/>
+    <w:nsid w:val="8D87CC22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-phelpin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4010-1733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4554-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tetrae.fr/les-projets/ac2tion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/H2020_COASTAL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/h2020coastal/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7657-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Srinivasan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN2DNQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092965v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.10.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP4L5ZS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bichot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galichet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abraham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594005v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin-Leccia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Abasq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580066v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Othoniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sabati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7075123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Panagopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmia Kastanidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc De Kok" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Viaene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Palmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Maneas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brajterman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Verstraeten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638474v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kuentz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600258v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kentz Simonet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cattaneo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-phelpin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4010-1733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4554-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tetrae.fr/les-projets/ac2tion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/H2020_COASTAL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/h2020coastal/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7657-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Srinivasan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN2DNQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.10.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP4L5ZS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bichot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galichet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abraham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin-Leccia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Abasq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580066v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Othoniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sabati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7075123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Panagopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmia Kastanidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc De Kok" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Viaene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Palmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Maneas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brajterman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Verstraeten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638474v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kentz Simonet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kuentz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cattaneo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>