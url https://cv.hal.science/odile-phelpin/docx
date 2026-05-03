--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Odile Phelpin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes travaux portent sur les trajectoires de transition agro-environnementale et sur les capacités d’adaptation des territoires face aux pressions globales (changement climatique, mutations d’usage des sols, tensions sur la ressource en eau).Ils s’inscrivent à l’interface entre sciences biophysiques et sciences sociales, en combinant modélisation quantitative, évaluation multicritère et démarches participatives pour accompagner la décision publique et territoriale.Je mobilise une approche intégrée articulant deux volets complémentaires :La modélisation agro-hydrologique (SWAT-GenLU2)Elle permet d’évaluer quantitativement les effets des pratiques agricoles et des aménagements du territoire sur les écosystèmes et les ressources en eau, à l’échelle de bassins versants.Ces travaux visent notamment à quantifier les impacts des changements de pratiques sur la pollution diffuse, et à évaluer l’efficacité des mesures agroenvironnementales, telles que celles de protection des captages d’eau potable.L’approche repose sur des scénarios “what-if” co-construits avec les acteurs du territoire, intégrant les choix des parties prenantes, les futurs désirables ou non désirables, et les scénarios climatiques du GIEC.Les modèles sont nourris par la connaissance du terrain, validés avec les acteurs, et restitués sous forme de trajectoires d’évolution des socio-agroécosystèmes.Les méthodes multicritères d’aide à la décision (MCDA – Université Laval, Québec)Appliquées à l’échelle de l’exploitation agricole et des systèmes de production, elles visent à identifier les leviers et les freins à la transition agroécologique, selon différentes voies possibles (par ex. agroforesterie, diversification, réduction d’intrants).Ces méthodes intègrent explicitement des critères quantitatifs et qualitatifs, sur les volets sociaux, agronomiques et environnementaux, afin d’analyser les compromis et synergies entre durabilité, faisabilité et acceptabilité des trajectoires.Ces deux approches, quantitative et participative, se complètent pour produire des outils d’aide à la décision robustes, intégrés et transposables, au service des transitions agro-écologiques territoriales et de la protection durable des ressources en eau.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">odile-phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4010-1733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4554-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tetrae.fr/les-projets/ac2tion</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/H2020_COASTAL</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/company/h2020coastal/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing agri-environmental strategies to reduce pesticide concentrations in surface drinking water sources, Coastal Charente River basin, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 169, 169, pp.112802. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of agricultural scenarios (IMAS) to support pesticide action plans: the case of the Coulonge drinking water catchment area (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6923-6950. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7657-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application date as a controlling factor of pesticide transfers to surface water during runoff events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des pollutions diffuses par les pesticides : une approche coût-efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-distributed cost-effectiveness analysis framework for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiscalarité de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales et Entretiens agronomiques Olivier de Serres « Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGR-CNFG; AFA; AFZ, Jun 2025, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Agroforestry Performance Using MCDA in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SRCO - CERMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société canadienne de recherche opérationnelle SCRO -Québec avec la collaboration du département Opérations et Systèmes de Décision et le CERMID, Apr 2025, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Water Resource Sustainability in a Coastal River Basin through Integrated SWAT Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES; TEXAS A&amp;M University; USDA, ARS, Jul 2024, Strasbourg, France. https://swatconference.tamu.edu/#/book-of-abstracts/2024-france</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la qualité des eaux de surface : évaluation quantitative de la performance des trajectoires agroécologiques d'atténuation des concentrations de pesticides avec SWAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides, 18-20 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SWAT model performance using gridded SAFRAN/ CFSR and conventional weather station datasets at different hydrometeorological spatial and temporal resolutions: A case study on the 10,000 km² Charente river basin S-W France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Vienna SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Australia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land management scenario modeling for alleviating impacts on water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brussels, Belgium. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of buffer strips for reducing pesticides and nitrogen transfers to water streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Effects of Agriculture on the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Hague, Netherlands. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par la modélisation agro-hydrologique et descripteurs écotoxicologiques dans un processus de validation d’indicateurs. Application à l’IFT Substance Active potentiel de transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generator of Landuse Application for Complex and Heterogeneous Agricultural Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse (présentiel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the infomation for the management of protected areas at embedded scales: an approach by scenario using data warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation intégrée des Mesures Agro-Environnementales Territorialisées à enjeu qualité des eaux sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eaux et territoires, apports opérationnels et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging issues in Cost-Effectiveness analysis when assessing measures for water quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LuWQ2015, Land Use and Water Quality, Agricultural Production and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation intégrée pour la gestion des aires de captage d’eau potable sujettes à la pollution par les pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long term mitigation measure scenarios for assessing impacts of non-point source pollution: application on two surface source water protection areas, Coulonge and Saint Hippolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land-Use and Water Quality (LUWQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d’azote du sol à la nappe par couplage SWAT (Irstea) – MARTHE (BRGM) : application sur le bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LABEX COTE &amp; Flux : “échanges / flux de nutriments et de contaminants entre les compartiments des écosystèmes et impacts sur leur fonctionnement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de modélisation intégrée de scénarios d’évolution de l’agriculture pour l’aide à la décision publique : application à une zone à enjeu « pesticides» dans le bassin de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème congrès du groupe français des pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d’azote par couplage SWAT (IRSTEA) et MARTHE (BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d'azote par couplage SWAT(IRSTEA) et MARTHE(BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for integrated assessment and Cost-Effectiveness analysis of mitigation measures for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary water management across borders and interfaces: present and future challenges. TWAM2013 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Aveiro, Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the dynamics of agricultural landuse and practice changes with GENLU2: a SWAT application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis for controlling water pollution by pesticides using SWAT and bio-economical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference Soil and Water Assessment Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Mitigation Measurements to Reduce Nitrate in Surface Water using SWAT Hydrological Modeling in an Agricultural Watershed, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference University of Castilla la Mancha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive Cadre-Eau et mesures pour contrôler les pollutions par les pesticides. Une approche Coût-Efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-Cemagref La réduction des pesticides agricoles enjeux, modalités et conséquences ENSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling scenarios of agriculture changes on freshwater uses and water quality at a large watershed scale: the case of the Charente watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on environmental modelling and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSA 10 (Pertuis sea and Charente river basin) Agriculture-Irrigation box: Definition and impact of scenarios Links with SSA10 extend model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spicosa meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving synergies between rural and coastal areas to tackle the water quality issues: the COASTAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin-Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUWQ2019 - International Conference on LAND USE and WATER QUALITY: Agricultural and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of Best Management Practices with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.117-117, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of non-point source pollution using a SWAT-MARTHE coupling for integrated water resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Abasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of BMPs with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration du modèle SWAT sur une zone de captage d'eaux superficielles à l'aide du logiciel PEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation intégrée des mesures agro-environnementales territorialisées à enjeu &amp;quot;qualité des eaux&amp;quot; sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T V. Kuentz Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousset, S.; Zahm, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux et Territoires agricoles : dépasser les contradictions ? Résultats de sept projets de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, pp.61-70, 2016, CGDD, ISSN 2102-474X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAL04 System dynamics model for the Charente River basin and its coastal zone (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7075123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D14 Operational SD Models for Coastal-Rural Interactions -Case Study Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Karageorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Panagopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Destouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D6-revised v7 - Model and Data Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an ecohydrological modelling to system dynamics modelling applied to a catchment with high hydroclimatic challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring surface water quality: quantitative assessment of the performance of agrienvironmental trajectories for mitigating pesticide concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 COASTAL - Deliverable D08 Model Validity – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc De Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Viaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Maneas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate mitigation at the national level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brajterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MODCHAR2 : Modélisation des pressions agricoles et de leur impact 2013-2015 - Evaluation environnementale et économique de scénarios agricoles par modélisation intégrée (IMAS) dans le bassin versant de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAractérisation des pollutions diffuses sur le bassin de la CHArenteétat des Lieux et mOdélisation [CACHALO] Phase 3 : Etude des possibilités de couplage SWAT/MARTHE en s’appuyant sur la modélisation du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-64681-FR, BRGM (Bureau de recherches géologiques et minières); IRSTEA, UR ETBX. 2015, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique final du volet 3 du projet MAEVEAU : Évaluation organisationnelle des Mesures agro-environnementales territorialisées à enjeu qualité des eaux pour contribuer à une démarche d’évaluation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCOTER : Les mesures agroenvironnementales à enjeu «eau/pesticides» : évaluation environnementale et économique de l’impact de modifications des pratiques agricoles par modélisation intégrée à partir de scénarios d’évolution. Programme évaluation et réduction des risques liés à l'utilisation des pesticides APR 2009 : rapport final 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAEVEAU Evaluation intégrée des Mesures Agro-Environnementales Territoriales pesticides à enjeu &amp;quot;qualité des eaux&amp;quot; : rapport scientifique final de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODCHAR : Définition de scénarios d’évolution des pratiques agricoles et modélisation des impacts des pressions agricoles (pollution diffuse) dans le bassin versant de la Charente : étude exploratoire pour l'Agence de l'Eau Adour-Garonne (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative technologique pour la mise en place de la directive européenne 2000/60/CE dans un contexte agricole Concert'eau : Rapport final sur l'efficacité des mesures co-construites pour la réduction des concentrations en nitrate et produits phytosanitaires dans les eaux superficielles des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Odile Phelpin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes travaux portent sur les trajectoires de transition agro-environnementale en analysant les conditions biophysiques et territoriales qui rendent ces transitions possibles, contraintes ou incertaines.Je m’intéresse en particulier aux relations entre pratiques agricoles, dynamiques des bassins versants et qualité des ressources en eau, dans des contextes soumis à de fortes pressions (changement climatique, usages des sols, exigences réglementaires).Mon approche vise à réintégrer les contraintes écologiques dans les processus de décision, en articulant modélisation agro-environnementale, scénarios territoriaux et méthodes analytiques multicritère d'aide à la décision. Ce cadre méthodologique permet non seulement d’évaluer les effets des pratiques, mais surtout d’identifier les marges de manœuvre, les verrous et les conditions de faisabilité des trajectoires de transition.Ces travaux sont développés dans des dispositifs de co-construction avec les acteurs, afin de relier dynamiques biophysiques, choix collectifs et action publique.Ils s’inscrivent à l’interface entre sciences de l’environnement et sciences sociales, avec pour objectif de produire des cadres d’analyse et d’aide à la décision capables de rendre explicites les arbitrages entre contraintes écologiques, objectifs de production et enjeux territoriaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">odile-phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4010-1733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4554-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tetrae.fr/les-projets/ac2tion</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/H2020_COASTAL</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/company/h2020coastal/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing agri-environmental strategies to reduce pesticide concentrations in surface drinking water sources, Coastal Charente River basin, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 169, 169, pp.112802. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of agricultural scenarios (IMAS) to support pesticide action plans: the case of the Coulonge drinking water catchment area (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6923-6950. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7657-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application date as a controlling factor of pesticide transfers to surface water during runoff events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des pollutions diffuses par les pesticides : une approche coût-efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-distributed cost-effectiveness analysis framework for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiscalarité de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales et Entretiens agronomiques Olivier de Serres « Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGR-CNFG; AFA; AFZ, Jun 2025, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Agroforestry Performance Using MCDA in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SRCO - CERMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société canadienne de recherche opérationnelle SCRO -Québec avec la collaboration du département Opérations et Systèmes de Décision et le CERMID, Apr 2025, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Water Resource Sustainability in a Coastal River Basin through Integrated SWAT Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES; TEXAS A&amp;M University; USDA, ARS, Jul 2024, Strasbourg, France. https://swatconference.tamu.edu/#/book-of-abstracts/2024-france</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la qualité des eaux de surface : évaluation quantitative de la performance des trajectoires agroécologiques d'atténuation des concentrations de pesticides avec SWAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides, 18-20 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SWAT model performance using gridded SAFRAN/ CFSR and conventional weather station datasets at different hydrometeorological spatial and temporal resolutions: A case study on the 10,000 km² Charente river basin S-W France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Vienna SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Australia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land management scenario modeling for alleviating impacts on water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brussels, Belgium. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of buffer strips for reducing pesticides and nitrogen transfers to water streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Effects of Agriculture on the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Hague, Netherlands. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par la modélisation agro-hydrologique et descripteurs écotoxicologiques dans un processus de validation d’indicateurs. Application à l’IFT Substance Active potentiel de transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generator of Landuse Application for Complex and Heterogeneous Agricultural Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse (présentiel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the infomation for the management of protected areas at embedded scales: an approach by scenario using data warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation intégrée des Mesures Agro-Environnementales Territorialisées à enjeu qualité des eaux sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eaux et territoires, apports opérationnels et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging issues in Cost-Effectiveness analysis when assessing measures for water quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LuWQ2015, Land Use and Water Quality, Agricultural Production and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long term mitigation measure scenarios for assessing impacts of non-point source pollution: application on two surface source water protection areas, Coulonge and Saint Hippolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land-Use and Water Quality (LUWQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation intégrée pour la gestion des aires de captage d’eau potable sujettes à la pollution par les pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d’azote du sol à la nappe par couplage SWAT (Irstea) – MARTHE (BRGM) : application sur le bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LABEX COTE &amp; Flux : “échanges / flux de nutriments et de contaminants entre les compartiments des écosystèmes et impacts sur leur fonctionnement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de modélisation intégrée de scénarios d’évolution de l’agriculture pour l’aide à la décision publique : application à une zone à enjeu « pesticides» dans le bassin de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème congrès du groupe français des pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d’azote par couplage SWAT (IRSTEA) et MARTHE (BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d'azote par couplage SWAT(IRSTEA) et MARTHE(BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for integrated assessment and Cost-Effectiveness analysis of mitigation measures for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary water management across borders and interfaces: present and future challenges. TWAM2013 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Aveiro, Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the dynamics of agricultural landuse and practice changes with GENLU2: a SWAT application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis for controlling water pollution by pesticides using SWAT and bio-economical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference Soil and Water Assessment Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Mitigation Measurements to Reduce Nitrate in Surface Water using SWAT Hydrological Modeling in an Agricultural Watershed, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference University of Castilla la Mancha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive Cadre-Eau et mesures pour contrôler les pollutions par les pesticides. Une approche Coût-Efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-Cemagref La réduction des pesticides agricoles enjeux, modalités et conséquences ENSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling scenarios of agriculture changes on freshwater uses and water quality at a large watershed scale: the case of the Charente watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on environmental modelling and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSA 10 (Pertuis sea and Charente river basin) Agriculture-Irrigation box: Definition and impact of scenarios Links with SSA10 extend model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spicosa meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving synergies between rural and coastal areas to tackle the water quality issues: the COASTAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin-Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUWQ2019 - International Conference on LAND USE and WATER QUALITY: Agricultural and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of Best Management Practices with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.117-117, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of non-point source pollution using a SWAT-MARTHE coupling for integrated water resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Abasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of BMPs with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration du modèle SWAT sur une zone de captage d'eaux superficielles à l'aide du logiciel PEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation intégrée des mesures agro-environnementales territorialisées à enjeu &amp;quot;qualité des eaux&amp;quot; sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T V. Kuentz Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousset, S.; Zahm, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux et Territoires agricoles : dépasser les contradictions ? Résultats de sept projets de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, pp.61-70, 2016, CGDD, ISSN 2102-474X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAL04 System dynamics model for the Charente River basin and its coastal zone (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7075123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D14 Operational SD Models for Coastal-Rural Interactions -Case Study Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Karageorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Panagopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Destouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D6-revised v7 - Model and Data Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an ecohydrological modelling to system dynamics modelling applied to a catchment with high hydroclimatic challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring surface water quality: quantitative assessment of the performance of agrienvironmental trajectories for mitigating pesticide concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 COASTAL - Deliverable D08 Model Validity – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc De Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Viaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Maneas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate mitigation at the national level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brajterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MODCHAR2 : Modélisation des pressions agricoles et de leur impact 2013-2015 - Evaluation environnementale et économique de scénarios agricoles par modélisation intégrée (IMAS) dans le bassin versant de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAractérisation des pollutions diffuses sur le bassin de la CHArenteétat des Lieux et mOdélisation [CACHALO] Phase 3 : Etude des possibilités de couplage SWAT/MARTHE en s’appuyant sur la modélisation du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-64681-FR, BRGM (Bureau de recherches géologiques et minières); IRSTEA, UR ETBX. 2015, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique final du volet 3 du projet MAEVEAU : Évaluation organisationnelle des Mesures agro-environnementales territorialisées à enjeu qualité des eaux pour contribuer à une démarche d’évaluation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCOTER : Les mesures agroenvironnementales à enjeu «eau/pesticides» : évaluation environnementale et économique de l’impact de modifications des pratiques agricoles par modélisation intégrée à partir de scénarios d’évolution. Programme évaluation et réduction des risques liés à l'utilisation des pesticides APR 2009 : rapport final 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAEVEAU Evaluation intégrée des Mesures Agro-Environnementales Territoriales pesticides à enjeu &amp;quot;qualité des eaux&amp;quot; : rapport scientifique final de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODCHAR : Définition de scénarios d’évolution des pratiques agricoles et modélisation des impacts des pressions agricoles (pollution diffuse) dans le bassin versant de la Charente : étude exploratoire pour l'Agence de l'Eau Adour-Garonne (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative technologique pour la mise en place de la directive européenne 2000/60/CE dans un contexte agricole Concert'eau : Rapport final sur l'efficacité des mesures co-construites pour la réduction des concentrations en nitrate et produits phytosanitaires dans les eaux superficielles des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D87CC22"/>
+    <w:nsid w:val="BD591CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-phelpin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4010-1733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4554-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tetrae.fr/les-projets/ac2tion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/H2020_COASTAL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/h2020coastal/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7657-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Srinivasan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN2DNQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.10.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP4L5ZS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bichot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605547v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galichet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595232v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abraham" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin-Leccia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Abasq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580066v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Othoniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sabati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7075123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Panagopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmia Kastanidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc De Kok" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Viaene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Palmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Maneas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brajterman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Verstraeten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638474v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kentz Simonet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kuentz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cattaneo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-phelpin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4010-1733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4554-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tetrae.fr/les-projets/ac2tion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/H2020_COASTAL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/h2020coastal/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7657-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Srinivasan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN2DNQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.10.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP4L5ZS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bichot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galichet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abraham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin-Leccia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Abasq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580066v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Othoniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sabati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7075123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Panagopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmia Kastanidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc De Kok" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Viaene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Palmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Maneas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brajterman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Verstraeten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638474v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kentz Simonet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kuentz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cattaneo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>