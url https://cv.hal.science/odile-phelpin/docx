--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Odile Phelpin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes travaux portent sur les trajectoires de transition agro-environnementale en analysant les conditions biophysiques et territoriales qui rendent ces transitions possibles, contraintes ou incertaines.Je m’intéresse en particulier aux relations entre pratiques agricoles, dynamiques des bassins versants et qualité des ressources en eau, dans des contextes soumis à de fortes pressions (changement climatique, usages des sols, exigences réglementaires).Mon approche vise à réintégrer les contraintes écologiques dans les processus de décision, en articulant modélisation agro-environnementale, scénarios territoriaux et méthodes analytiques multicritère d'aide à la décision. Ce cadre méthodologique permet non seulement d’évaluer les effets des pratiques, mais surtout d’identifier les marges de manœuvre, les verrous et les conditions de faisabilité des trajectoires de transition.Ces travaux sont développés dans des dispositifs de co-construction avec les acteurs, afin de relier dynamiques biophysiques, choix collectifs et action publique.Ils s’inscrivent à l’interface entre sciences de l’environnement et sciences sociales, avec pour objectif de produire des cadres d’analyse et d’aide à la décision capables de rendre explicites les arbitrages entre contraintes écologiques, objectifs de production et enjeux territoriaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">odile-phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4010-1733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4554-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tetrae.fr/les-projets/ac2tion</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/H2020_COASTAL</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/company/h2020coastal/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing agri-environmental strategies to reduce pesticide concentrations in surface drinking water sources, Coastal Charente River basin, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 169, 169, pp.112802. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of agricultural scenarios (IMAS) to support pesticide action plans: the case of the Coulonge drinking water catchment area (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6923-6950. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7657-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application date as a controlling factor of pesticide transfers to surface water during runoff events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des pollutions diffuses par les pesticides : une approche coût-efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-distributed cost-effectiveness analysis framework for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiscalarité de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Rurales et Entretiens agronomiques Olivier de Serres « Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGR-CNFG; AFA; AFZ, Jun 2025, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Agroforestry Performance Using MCDA in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SRCO - CERMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société canadienne de recherche opérationnelle SCRO -Québec avec la collaboration du département Opérations et Systèmes de Décision et le CERMID, Apr 2025, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Water Resource Sustainability in a Coastal River Basin through Integrated SWAT Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES; TEXAS A&amp;M University; USDA, ARS, Jul 2024, Strasbourg, France. https://swatconference.tamu.edu/#/book-of-abstracts/2024-france</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la qualité des eaux de surface : évaluation quantitative de la performance des trajectoires agroécologiques d'atténuation des concentrations de pesticides avec SWAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides, 18-20 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SWAT model performance using gridded SAFRAN/ CFSR and conventional weather station datasets at different hydrometeorological spatial and temporal resolutions: A case study on the 10,000 km² Charente river basin S-W France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Vienna SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Australia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land management scenario modeling for alleviating impacts on water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brussels, Belgium. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of buffer strips for reducing pesticides and nitrogen transfers to water streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Effects of Agriculture on the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Hague, Netherlands. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par la modélisation agro-hydrologique et descripteurs écotoxicologiques dans un processus de validation d’indicateurs. Application à l’IFT Substance Active potentiel de transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generator of Landuse Application for Complex and Heterogeneous Agricultural Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse (présentiel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the infomation for the management of protected areas at embedded scales: an approach by scenario using data warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation intégrée des Mesures Agro-Environnementales Territorialisées à enjeu qualité des eaux sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eaux et territoires, apports opérationnels et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging issues in Cost-Effectiveness analysis when assessing measures for water quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LuWQ2015, Land Use and Water Quality, Agricultural Production and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long term mitigation measure scenarios for assessing impacts of non-point source pollution: application on two surface source water protection areas, Coulonge and Saint Hippolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land-Use and Water Quality (LUWQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation intégrée pour la gestion des aires de captage d’eau potable sujettes à la pollution par les pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d’azote du sol à la nappe par couplage SWAT (Irstea) – MARTHE (BRGM) : application sur le bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LABEX COTE &amp; Flux : “échanges / flux de nutriments et de contaminants entre les compartiments des écosystèmes et impacts sur leur fonctionnement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de modélisation intégrée de scénarios d’évolution de l’agriculture pour l’aide à la décision publique : application à une zone à enjeu « pesticides» dans le bassin de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème congrès du groupe français des pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d’azote par couplage SWAT (IRSTEA) et MARTHE (BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d'azote par couplage SWAT(IRSTEA) et MARTHE(BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for integrated assessment and Cost-Effectiveness analysis of mitigation measures for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary water management across borders and interfaces: present and future challenges. TWAM2013 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Aveiro, Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the dynamics of agricultural landuse and practice changes with GENLU2: a SWAT application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis for controlling water pollution by pesticides using SWAT and bio-economical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference Soil and Water Assessment Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Mitigation Measurements to Reduce Nitrate in Surface Water using SWAT Hydrological Modeling in an Agricultural Watershed, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference University of Castilla la Mancha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive Cadre-Eau et mesures pour contrôler les pollutions par les pesticides. Une approche Coût-Efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-Cemagref La réduction des pesticides agricoles enjeux, modalités et conséquences ENSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling scenarios of agriculture changes on freshwater uses and water quality at a large watershed scale: the case of the Charente watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on environmental modelling and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSA 10 (Pertuis sea and Charente river basin) Agriculture-Irrigation box: Definition and impact of scenarios Links with SSA10 extend model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spicosa meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving synergies between rural and coastal areas to tackle the water quality issues: the COASTAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin-Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUWQ2019 - International Conference on LAND USE and WATER QUALITY: Agricultural and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of Best Management Practices with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.117-117, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of non-point source pollution using a SWAT-MARTHE coupling for integrated water resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Abasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of BMPs with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration du modèle SWAT sur une zone de captage d'eaux superficielles à l'aide du logiciel PEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation intégrée des mesures agro-environnementales territorialisées à enjeu &amp;quot;qualité des eaux&amp;quot; sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T V. Kuentz Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousset, S.; Zahm, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux et Territoires agricoles : dépasser les contradictions ? Résultats de sept projets de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, pp.61-70, 2016, CGDD, ISSN 2102-474X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAL04 System dynamics model for the Charente River basin and its coastal zone (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7075123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D14 Operational SD Models for Coastal-Rural Interactions -Case Study Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Karageorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Panagopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Destouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D6-revised v7 - Model and Data Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an ecohydrological modelling to system dynamics modelling applied to a catchment with high hydroclimatic challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring surface water quality: quantitative assessment of the performance of agrienvironmental trajectories for mitigating pesticide concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 COASTAL - Deliverable D08 Model Validity – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc De Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Viaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Maneas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate mitigation at the national level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brajterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MODCHAR2 : Modélisation des pressions agricoles et de leur impact 2013-2015 - Evaluation environnementale et économique de scénarios agricoles par modélisation intégrée (IMAS) dans le bassin versant de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAractérisation des pollutions diffuses sur le bassin de la CHArenteétat des Lieux et mOdélisation [CACHALO] Phase 3 : Etude des possibilités de couplage SWAT/MARTHE en s’appuyant sur la modélisation du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-64681-FR, BRGM (Bureau de recherches géologiques et minières); IRSTEA, UR ETBX. 2015, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique final du volet 3 du projet MAEVEAU : Évaluation organisationnelle des Mesures agro-environnementales territorialisées à enjeu qualité des eaux pour contribuer à une démarche d’évaluation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCOTER : Les mesures agroenvironnementales à enjeu «eau/pesticides» : évaluation environnementale et économique de l’impact de modifications des pratiques agricoles par modélisation intégrée à partir de scénarios d’évolution. Programme évaluation et réduction des risques liés à l'utilisation des pesticides APR 2009 : rapport final 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAEVEAU Evaluation intégrée des Mesures Agro-Environnementales Territoriales pesticides à enjeu &amp;quot;qualité des eaux&amp;quot; : rapport scientifique final de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODCHAR : Définition de scénarios d’évolution des pratiques agricoles et modélisation des impacts des pressions agricoles (pollution diffuse) dans le bassin versant de la Charente : étude exploratoire pour l'Agence de l'Eau Adour-Garonne (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative technologique pour la mise en place de la directive européenne 2000/60/CE dans un contexte agricole Concert'eau : Rapport final sur l'efficacité des mesures co-construites pour la réduction des concentrations en nitrate et produits phytosanitaires dans les eaux superficielles des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Odile Phelpin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Mes travaux portent sur les trajectoires de transition agro-environnementale en analysant les conditions biophysiques et territoriales qui rendent ces transitions possibles, contraintes ou incertaines.Je m’intéresse en particulier aux relations entre pratiques agricoles, dynamiques des bassins versants et qualité des ressources en eau, dans des contextes soumis à de fortes pressions (changement climatique, usages des sols, exigences réglementaires).Mon approche vise à réintégrer les contraintes écologiques dans les processus de décision, en articulant modélisation agro-environnementale, scénarios territoriaux et méthodes analytiques multicritère d'aide à la décision. Ce cadre méthodologique permet non seulement d’évaluer les effets des pratiques, mais surtout d’identifier les marges de manœuvre, les verrous et les conditions de faisabilité des trajectoires de transition.Ces travaux sont développés dans des dispositifs de co-construction avec les acteurs, afin de relier dynamiques biophysiques, choix collectifs et action publique.Ils s’inscrivent à l’interface entre sciences de l’environnement et sciences sociales, avec pour objectif de produire des cadres d’analyse et d’aide à la décision capables de rendre explicites les arbitrages entre contraintes écologiques, objectifs de production et enjeux territoriaux.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">odile-phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4010-1733</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wYlP86cAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-4554-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.tetrae.fr/les-projets/ac2tion</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/H2020_COASTAL</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.linkedin.com/company/h2020coastal/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing agri-environmental strategies to reduce pesticide concentrations in surface drinking water sources, Coastal Charente River basin, SW France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Volume 169, 169, pp.112802. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737273v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated modeling of agricultural scenarios (IMAS) to support pesticide action plans: the case of the Coulonge drinking water catchment area (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (8), pp.6923-6950. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7657-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application date as a controlling factor of pesticide transfers to surface water during runoff events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghavan Srinivasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119, pp.97-103. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-distributed cost-effectiveness analysis framework for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.107-122. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle des pollutions diffuses par les pesticides : une approche coût-efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 333, pp.123-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risk evaluation by a spatialised multi-criteria modelling combined with the PIXAL method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.39-70. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.23.39-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years using ELECTRE multicriteria methods for agri-environmental decision-support issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100th EWG on MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multiscalarité de l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Degrémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens - Journées d'études rurales 2025 (13e édition) : Entretiens agronomiques Olivier de Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Commission de géographie rurale – Comité national français de géographie (CGR-CNFG); Association française d’agronomie (AFA); Association française de zootechnie (AFZ); Cermosem (Université Grenoble Alpes); Lycée agricole Olivier de Serres (Mirabel), Jun 2025, Mirabel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Agroforestry Performance Using MCDA in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SRCO - CERMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société canadienne de recherche opérationnelle SCRO -Québec avec la collaboration du département Opérations et Systèmes de Décision et le CERMID, Apr 2025, Québec (Canada), Université Laval, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The weight of an economic criterion in the multi-criteria evaluation (ELECTRE methods) of agroforestry systems in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Simamindra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">99th EWG on MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05629981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Agroforestry Performance through MCDA: Insights from a Participatory Assessment in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 th Mee&amp;ng of the EURO Working Group on Mul&amp;ple Criteria Decision Aiding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Poznan University of Technology, Poznań, Poland, Sep 2025, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of agro-sylvicultural systems, using the ELECTRE TRI-nC and ELECTRE III methods, including stakeholder behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Behavioural Issues in Multicriteria Decision Aiding”, 98th EWG-MCDA meeting and 5th EWG-BOR meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Catania, Sep 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Water Resource Sustainability in a Coastal River Basin through Integrated SWAT Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENGEES; TEXAS A&amp;M University; USDA, ARS, Jul 2024, Strasbourg, France. https://swatconference.tamu.edu/#/book-of-abstracts/2024-france</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria decision support for evaluating new agricultural systems in agroforestry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jaén, Spain, Apr 2023, Jaèn, Spain. pp 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AC²TION : Analyse multicritère pour l’aide à la décision afin d’évaluer les performances de nouveaux systèmes agroforestiers en grandes cultures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"DESSINER LES CHEMINS DE LA TRANSITION - INNOVATION OUVERTE ET IMPACT DE LA RECHERCHE SUR LES TERRITOIRES". École Chercheurs Partenaires du Programme national TETRAE (Transition en Territoire de l'Agriculture, l'Alimentation et l'Environnement)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité d'organisation et Comité scientifique du programme national TETRAE, Oct 2023, Cap d'Agde (France), 15-18/10/2013, France. https://tetrae-ecp.colloque.inrae.fr/programme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de la qualité des eaux de surface : évaluation quantitative de la performance des trajectoires agroécologiques d'atténuation des concentrations de pesticides avec SWAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50e congrès du Groupe Français des Pesticides, 18-20 mai 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multicriteria assessment of future scenarios for the implementation of agroforestry in cereal systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denaix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">94. European Working Group on Multiple Criteria Decision Aiding (MCDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Elounda, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing SWAT model performance using gridded SAFRAN/ CFSR and conventional weather station datasets at different hydrometeorological spatial and temporal resolutions: A case study on the 10,000 km² Charente river basin S-W France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Vienna SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Vienna, Australia. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land management scenario modeling for alleviating impacts on water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brussels, Belgium. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of buffer strips for reducing pesticides and nitrogen transfers to water streams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Effects of Agriculture on the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Hague, Netherlands. pp.67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par la modélisation agro-hydrologique et descripteurs écotoxicologiques dans un processus de validation d’indicateurs. Application à l’IFT Substance Active potentiel de transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generator of Landuse Application for Complex and Heterogeneous Agricultural Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse (présentiel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organizing the infomation for the management of protected areas at embedded scales: an approach by scenario using data warehousing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Molla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use and Water Quality 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation intégrée des Mesures Agro-Environnementales Territorialisées à enjeu qualité des eaux sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eaux et territoires, apports opérationnels et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging issues in Cost-Effectiveness analysis when assessing measures for water quality improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LuWQ2015, Land Use and Water Quality, Agricultural Production and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling lixiviated nitrate by coupling agro-hydrological (SWAT) and hydro-geological (MARTHE) models: an application to the agricultural Boutonne watershed (SW France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.13-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling long term mitigation measure scenarios for assessing impacts of non-point source pollution: application on two surface source water protection areas, Coulonge and Saint Hippolyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Interdisciplinary Conference on Land-Use and Water Quality (LUWQ2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation intégrée pour la gestion des aires de captage d’eau potable sujettes à la pollution par les pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45ème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Versailles, France. pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des transferts d’azote du sol à la nappe par couplage SWAT (Irstea) – MARTHE (BRGM) : application sur le bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire LABEX COTE &amp; Flux : “échanges / flux de nutriments et de contaminants entre les compartiments des écosystèmes et impacts sur leur fonctionnement”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Bordeaux, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de modélisation intégrée de scénarios d’évolution de l’agriculture pour l’aide à la décision publique : application à une zone à enjeu « pesticides» dans le bassin de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43ème congrès du groupe français des pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Albi, France. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d’azote par couplage SWAT (IRSTEA) et MARTHE (BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation spatialisée des transferts d'azote par couplage SWAT(IRSTEA) et MARTHE(BRGM) : exemple du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème journées techniques du Comité Français d'hydrogéologie de l'Association Internationale des hydrogéologues, Les eaux souterraines : hydrologie dynamique et chimique, recherche, exploitation et évaluation des ressources. Quoi de neuf ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for integrated assessment and Cost-Effectiveness analysis of mitigation measures for controlling water pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary water management across borders and interfaces: present and future challenges. TWAM2013 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Aveiro, Portugal. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the dynamics of agricultural landuse and practice changes with GENLU2: a SWAT application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pesticide Fluxes during high flow events in an intensive agricultural catchment: the Save river (Southwestern France) case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boithias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-effectiveness analysis for controlling water pollution by pesticides using SWAT and bio-economical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference Soil and Water Assessment Tool</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental risks: from the assessment with a spatialised multicriteria modelling on a small territory, to the use of remote sensing on his larger covering watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juscelino Almeida Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74th Meeting of the European Working Group MCDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Yverdon les Bains, Switzerland. pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Flumen River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sorando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Comín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Darwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the pollutant transport with SWAT model, in an agricultural watershed dominated by an alluvial aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Cerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Antiguedad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International SWAT Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated Mitigation Measurements to Reduce Nitrate in Surface Water using SWAT Hydrological Modeling in an Agricultural Watershed, Southwest France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International SWAT Conference University of Castilla la Mancha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toledo, Spain. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et ressource en eau sur le territoire semi aride du Bassin de l’Ebre en Espagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Darwiche Criado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Comin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Pedrocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.321-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651179v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage de la géomatique afin de déterminer les zones à risque agroenvironnemental pour la qualité des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone ESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Versailles, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive Cadre-Eau et mesures pour contrôler les pollutions par les pesticides. Une approche Coût-Efficacité spatialement distribuée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SFER-Cemagref La réduction des pesticides agricoles enjeux, modalités et conséquences ENSL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lyon, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling scenarios of agriculture changes on freshwater uses and water quality at a large watershed scale: the case of the Charente watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on environmental modelling and software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00546884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSA 10 (Pertuis sea and Charente river basin) Agriculture-Irrigation box: Definition and impact of scenarios Links with SSA10 extend model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spicosa meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Copenhagen, Denmark. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving synergies between rural and coastal areas to tackle the water quality issues: the COASTAL project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin-Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LUWQ2019 - International Conference on LAND USE and WATER QUALITY: Agricultural and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Aarhus (Danemark), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of Best Management Practices with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference SWAT2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pula, Italy. pp.117-117, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of non-point source pollution using a SWAT-MARTHE coupling for integrated water resource management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Abasq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the effectiveness of BMPs with the SWAT-GENLU modeling framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Soil &amp; Water Assessment Tool Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pula, Italy. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration du modèle SWAT sur une zone de captage d'eaux superficielles à l'aide du logiciel PEST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode de détermination des zones à risque de contamination des eaux de surface par les activités agricoles applicable aux bassins de SUDOE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire final de restitution du projet européen Interreg IV B - SUDOE "AguaFlash"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France. pp.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation intégrée des mesures agro-environnementales territorialisées à enjeu &amp;quot;qualité des eaux&amp;quot; sur la période 2007 à 2011 : le projet MAEVEAU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T V. Kuentz Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rousset, S.; Zahm, F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux et Territoires agricoles : dépasser les contradictions ? Résultats de sept projets de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, pp.61-70, 2016, CGDD, ISSN 2102-474X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAL04 System dynamics model for the Charente River basin and its coastal zone (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7075123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D14 Operational SD Models for Coastal-Rural Interactions -Case Study Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Karageorgis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiannis Panagopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Destouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahra Kalantari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 Project COASTAL - Deliverable D6-revised v7 - Model and Data Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Sabatié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of an ecohydrological modelling to system dynamics modelling applied to a catchment with high hydroclimatic challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Othoniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04736688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoring surface water quality: quantitative assessment of the performance of agrienvironmental trajectories for mitigating pesticide concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carayon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H2020 COASTAL - Deliverable D08 Model Validity – Final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc De Kok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Viaene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Maneas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasmia Kastanidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Union. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate mitigation at the national level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Brajterman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Verstraeten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.14-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet MODCHAR2 : Modélisation des pressions agricoles et de leur impact 2013-2015 - Evaluation environnementale et économique de scénarios agricoles par modélisation intégrée (IMAS) dans le bassin versant de la Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Miralles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse exploratoire de concentrations en pesticides des eaux courantes du bassin versant du Né (Charente). Rapport intermédiaire. Inter-Carnot INDECO IEPAP. Février 2015, R CFOU-2015-045.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole nationale Supérieure des mines de Paris. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une démarche intégrative de confrontation entre valeurs d’indicateurs pesticides, valeurs estimées par modélisation et descripteurs biologiques de la qualité de l’eau des eaux de surfaces : application à l’indicateur IFT Potentiel de transfert sur les bassins versants du Ruiné et de la Morcille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs Environnementaux Pesticides et Action Publique : le projet IEPAP. Rapport pour l'ANR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal de Fouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Irstea. 2015, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAractérisation des pollutions diffuses sur le bassin de la CHArenteétat des Lieux et mOdélisation [CACHALO] Phase 3 : Etude des possibilités de couplage SWAT/MARTHE en s’appuyant sur la modélisation du bassin de la Boutonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chatelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia-Phelpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] BRGM/RP-64681-FR, BRGM (Bureau de recherches géologiques et minières); IRSTEA, UR ETBX. 2015, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638474v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport scientifique final du volet 3 du projet MAEVEAU : Évaluation organisationnelle des Mesures agro-environnementales territorialisées à enjeu qualité des eaux pour contribuer à une démarche d’évaluation intégrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence L. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECCOTER : Les mesures agroenvironnementales à enjeu «eau/pesticides» : évaluation environnementale et économique de l’impact de modifications des pratiques agricoles par modélisation intégrée à partir de scénarios d’évolution. Programme évaluation et réduction des risques liés à l'utilisation des pesticides APR 2009 : rapport final 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Lescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Kuentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAEVEAU Evaluation intégrée des Mesures Agro-Environnementales Territoriales pesticides à enjeu &amp;quot;qualité des eaux&amp;quot; : rapport scientifique final de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charilaos Kephaliacos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. del Corso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODCHAR : Définition de scénarios d’évolution des pratiques agricoles et modélisation des impacts des pressions agricoles (pollution diffuse) dans le bassin versant de la Charente : étude exploratoire pour l'Agence de l'Eau Adour-Garonne (2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Galichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Aguaflash : une méthodologie pour déterminer les risques de dégradation des eaux de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Uny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet AguaFlash : Délivrable du GT 3.1(b)(Mise à jour pour application au GT 3.2) :Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV de la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AguaFlash : Délivrable du GT3.2 : Détermination des zones à risque potentiel de contamination des eaux de surface sur les BV du Flumen et Alegria (Espagne) & Enxoé (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laplana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'activité du GT3.1 : Détermination des zones à risque potentiel de contamination des eaux de surface sur le BV la Save (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme collaborative technologique pour la mise en place de la directive européenne 2000/60/CE dans un contexte agricole Concert'eau : Rapport final sur l'efficacité des mesures co-construites pour la réduction des concentrations en nitrate et produits phytosanitaires dans les eaux superficielles des Coteaux de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Leccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId180"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD591CBC"/>
+    <w:nsid w:val="D9F3892B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-phelpin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4010-1733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4554-2015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tetrae.fr/les-projets/ac2tion" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/H2020_COASTAL" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/h2020coastal/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604761v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7657-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092936v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Srinivasan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN2DNQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436627v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.10.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP4L5ZS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677923v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789077v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607316v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307859v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604823v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bichot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605547v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598578v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galichet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604264v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598577v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601224v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595229v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595232v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abraham" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594005v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358008v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin-Leccia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604255v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Abasq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604825v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580066v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Othoniel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sabati&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7075123" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Panagopoulos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmia Kastanidi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679064v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc De Kok" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Viaene" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Palmer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Maneas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607380v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brajterman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Verstraeten" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638474v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600258v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kentz Simonet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kuentz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cattaneo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/odile-phelpin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4010-1733" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wYlP86cAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-4554-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tetrae.fr/les-projets/ac2tion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/project/COASTAL-Collaborative-Land-Sea-Integration-Platform-H2020-Project" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/H2020_COASTAL" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/h2020coastal/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04737273v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vernier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia-Phelpin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Lescot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Minette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miralles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7657-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092936v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghavan Srinivasan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Leccia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.013" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN2DNQ5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bordenave" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.10.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLP4L5ZS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bordenave" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597674v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Macary" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juscelino Almeida Dias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.23.39-70" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05629990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05138693v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05629981v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Simamindra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736090v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677923v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789077v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Andro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Santos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604280v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Molla" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602171v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charilaos Kephaliacos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. del Corso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605543v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604823v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chatelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bichot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603707v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604256v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605547v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598578v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Galichet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604264v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788597v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boithias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sorando" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Com&#237;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darwiche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pedrocchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cerro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Antiguedad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595232v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Abraham" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651179v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Darwiche Criado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Comin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Pedrocchi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557637v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uny" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594005v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592517v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358008v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin-Leccia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606204v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Abasq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604825v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597572v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306213v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kephaliacos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T V. Kuentz Simone" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04580066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Othoniel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sabati&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7075123" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549159v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Karageorgis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiannis Panagopoulos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erasmia Kastanidi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Destouni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Kalantari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03549221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736688v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580036v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679064v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc De Kok" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Viaene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Palmer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Maneas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brajterman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Verstraeten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01295374v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal de Fouquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601942v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602101v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638474v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chatelier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bichot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600258v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Guichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kentz Simonet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kuentz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598369v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595683v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laplana" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cattaneo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>