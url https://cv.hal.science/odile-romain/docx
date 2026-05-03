--- v0 (2026-04-07)
+++ v1 (2026-05-03)
@@ -225,256 +225,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les styles des gravures protohistoriques de la zone III.</w:t>
+                <w:t xml:space="preserve">Description des roches gravées de la zone III.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Echassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Serres</w:t>
+                <w:t xml:space="preserve">Graziella Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Mano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gravures protohistoriques et historiques de la région du mont Bego. Tende, Alpes Maritimes. Secteur des Merveilles. Zone de la cime des Lacs. Zone III.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edisud, 796 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474084v1</w:t>
+                <w:t xml:space="preserve">hal-00474066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description des roches gravées de la zone III.</w:t>
+                <w:t xml:space="preserve">Les styles des gravures protohistoriques de la zone III.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Echassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Mano</w:t>
+                <w:t xml:space="preserve">Thierry Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gravures protohistoriques et historiques de la région du mont Bego. Tende, Alpes Maritimes. Secteur des Merveilles. Zone de la cime des Lacs. Zone III.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edisud, 796 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474066v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description des roches gravées historiques de la zone III</w:t>
               </w:r>
@@ -486,51 +486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Strangi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -562,230 +562,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des gravures rupestres protohistoriques de la zone III.</w:t>
+                <w:t xml:space="preserve">La méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Echassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Romain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gravures protohistoriques et historiques de la région du mont Bego. Tende, Alpes Maritimes. Secteur des Merveilles. Zone de la cime des Lacs. Zone III</w:t>
+              <w:t xml:space="preserve">Gravures protohistoriques et historiques de la région du mont Bego. Tende, Alpes Maritimes. Secteur des Merveilles. Zone de la cime des Lacs. Zone III.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edisud, 796 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474082v1</w:t>
+                <w:t xml:space="preserve">hal-00473527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthodologie</w:t>
+                <w:t xml:space="preserve">Étude des gravures rupestres protohistoriques de la zone III.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Echassoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Romain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gravures protohistoriques et historiques de la région du mont Bego. Tende, Alpes Maritimes. Secteur des Merveilles. Zone de la cime des Lacs. Zone III.</w:t>
+              <w:t xml:space="preserve">Gravures protohistoriques et historiques de la région du mont Bego. Tende, Alpes Maritimes. Secteur des Merveilles. Zone de la cime des Lacs. Zone III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edisud, 796 p., 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473527v1</w:t>
+                <w:t xml:space="preserve">hal-00474082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -842,51 +842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Masson Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -977,51 +977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RAP07092, Institut de Paléontologie Humaine ; Laboratoire Départemental de Préhistoire du Lazaret; Ecole Nationale des Sciences Géographiques; Muséum National d'Histoire Naturelle; Musée Départemental des Merveilles. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1394,51 +1394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quatrepoint" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Romain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474084v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Echassoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474066v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Le Breton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Mano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Strangi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473527v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Bianchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chandelier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Barsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2010.07.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54S2KQ5F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027691v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Quatrepoint" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gonthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Romain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474066v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Echassoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Le Breton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Mano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474195v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Strangi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441730v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Bianchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Giraud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Masson Mourey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441712v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chandelier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Barsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2010.07.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54S2KQ5F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>