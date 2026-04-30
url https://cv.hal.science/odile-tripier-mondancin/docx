--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -244,247 +244,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04872786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’entretien d’autoconfrontation amène trois enseignants d’éducation musicale (collège) à s’exprimer sur des dilemmes dans des situations définies comme créatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial. Articulation entre écoute musicale au quotidien et pratiques institutionnalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vachon Alexis</w:t>
+                <w:t xml:space="preserve">Frédéric Maizières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maizières</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1 &amp; 2), pp.66-75</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1&amp;2), pp.6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486149v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-04488853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment l’entretien d’autoconfrontation amène trois enseignants d’éducation musicale (collège) à s’exprimer sur des dilemmes dans des situations définies comme créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vachon Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maizières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liogier Sandrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Gaillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Recherche en Education Musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 (1&amp;2), pp.6-9</w:t>
+              <w:t xml:space="preserve">, 2023, 14 (1 &amp; 2), pp.66-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04488853v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques musicales collectives à vocation sociale : un état de la recherche</w:t>
               </w:r>
@@ -723,286 +723,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La situation d'écoute musicale au collège</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+                <w:t xml:space="preserve">Problématiser un commentaire comparé d'oeuvres musicales écoutées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Desbrosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Maizières</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L’écoute de l’œuvre musicale : des représentations aux savoirs sur l’œuvre, 35, pp.89-117</w:t>
+              <w:t xml:space="preserve">, 2020, L’écoute de l’œuvre musicale : des représentations aux savoirs sur l’œuvre, 35, pp.145-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199803v1</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">hal-03199800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation d'écoute musicale au collège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maizières</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Escoubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L'écoute de l'œuvre musicale : des représentations aux savoirs sur l'œuvre, 35, pp.1-6</w:t>
+              <w:t xml:space="preserve">, 2020, L’écoute de l’œuvre musicale : des représentations aux savoirs sur l’œuvre, 35, pp.89-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199807v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématiser un commentaire comparé d'oeuvres musicales écoutées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'écoute de l'œuvre musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maizières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Desbrosses</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+                <w:t xml:space="preserve">Stéphane Escoubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, L’écoute de l’œuvre musicale : des représentations aux savoirs sur l’œuvre, 35, pp.145-169</w:t>
+              <w:t xml:space="preserve">, 2020, L'écoute de l'œuvre musicale : des représentations aux savoirs sur l'œuvre, 35, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199800v1</w:t>
+                <w:t xml:space="preserve">hal-03199807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet orchestre dans un collège REP+, à Toulouse : caractériser les difficultés déclarées par des professeurs chargés de l’enseignement musical</w:t>
               </w:r>
@@ -1105,51 +1105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les valeurs qui mobilisent les enseignants des premier et second degrés pour enseigner la musique à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maizières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1420,51 +1420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie et acceptabilité de la comparaison de deux enquêtes à propos des oeuvres musicales écoutées de la maternelle, au collège (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maizières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en éducation musicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Regards épistémologiques sur la recherche en éducation musicale, 32, pp.71-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1502,51 +1502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’articulation théorie-pratique en éducation musicale Apports de la psychologie cognitive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maizières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1647,221 +1647,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'espace, entre savoirs disciplinaires et compétences transversales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en Didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Didactiques et disciplines, 18, pp.119-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chanter dans la tranchée : de la quasi insouciance des ponts de Paris aux espoirs des tranchées de Lagny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pastel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Commémorer la Première Guerre mondiale : entre histoire et mémoires, 5, pp.33-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'espace, entre savoirs disciplinaires et compétences transversales</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Répertoires vocaux enseignés de la maternelle à la fin du collège, en « éducation musicale » en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maizières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Société québécoise de recherche en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (1), pp.19-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2689,191 +2689,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cartographie de 17 pratiques créatives en éducation musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maizières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vachon Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude sur la créativité en éducation musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspection générale, Ifé Lyon, Université Toulouse -Jean Jaurès, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développer la créativité des adolescents : apports de la psychologie pour l'éducation musicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude - Institut Français de l’Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ifé, Inspection générale, Université Toulouse - Jean Jaurès, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146834v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05146839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'idée de renouvellement par les pratiques musicales collectives et expérimentales pour socialiser, éduquer, à l'aune de ce qui se joue dans l'éducation musicale scolaire obligatoire, depuis plus d'un siècle</w:t>
               </w:r>
@@ -3079,51 +3079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une formation aux valeurs pour enseigner la musique à l'école ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maizières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation des enseignants de musique. Dynamiques de recherche. Analyses de pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3738,51 +3738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmes et disciplines scolaires. Quelles reconfigurations curriculaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vergnolle Mainar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4170,311 +4170,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A distinção histórica teoria-prática no ensino musical da França: abordagem global e zoom sobre os currícu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toledo Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Antonio Toledo Nascimento, Adeline Annelyse Marie Stervinou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensino e Aprendizagens Musicais no Mundo: formação, diversidade e currículo com ênfase na formação humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobral Gráfica e Editora Sobral-CE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78-85-60474-53-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A distinção histórica entre teoria e prática no ensino da música na França. Abordagem abrangente e foco nos currículos do ensino médio e secundário</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marco Toledo Nascimento, Adeline Stervinou. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2a. Conferência Internacional de Educação Musical de Sobral. ENSINO E APRENDIZAGENS MUSICAIS NO MUNDO : formação, diversidade e currículo com ênfase na formação humana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ce qui « fait pratique », ce qui « fait théorie » dans l’enseignement-apprentissage du chant au collège : dépasser l’opposition ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maizières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUM, Presses universitaires du Midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie / pratique ? Dépasser les clivages dans l’enseignement musical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUM, Presses universitaires du Midi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Théorie / pratique ? Dépasser les clivages dans l'enseignement musical, Questions d'éducation, 978-2-8107-0555-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673279v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">hal-01673282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport « au sonore » dans les programmes de collège entre 1960 et 1970 : le cas de l'anglais et de l'éducation musicale</w:t>
               </w:r>
@@ -4915,213 +4915,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00609614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CAPES Education Musicale. Épreuve sur dossier, l'utilisation de percussions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête nationale sur l'éducation musicale dans l'éducation nationale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.13-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00609603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enquête nationale APEMU : &amp;quot;éducation musicale&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Tripier-Mondancin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.4-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00609597v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">halshs-00609606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du langage rythmique sur la batterie au collège.</w:t>
               </w:r>
@@ -5803,51 +5803,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Roubertie Soliman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134z5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachon Alexis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liogier Sandrine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488853v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canguilhem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escoubet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199800v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Desbrosses" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01470897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jaccard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01116763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01212108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134860v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01188461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033790ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134950v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01115543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05399292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Heinisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146839v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01736470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01121425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01118688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01673281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01510860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Legars" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32835" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/#1550562155885-3feeb9d9-6d31" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01673279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Theorie-Pratique-Depasser-les~.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01839490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toledo Nascimento" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciems.wordpress.com/publicacoes/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01673282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lauga Hamid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Programmes-et-disciplines~.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1128/9782706118326/Valeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01239708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609597v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609606v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretaudeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Huneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Authier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leboutet Neymark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Martin Chevallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01117916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008TOU20079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04312905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Roubertie Soliman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Tripier-Mondancin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134z5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maizi&#232;res" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vachon Alexis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liogier Sandrine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanquart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Canguilhem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984486v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Desbrosses" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escoubet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.8090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01470897v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jaccard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134869v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160078v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01116763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134860v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vergnolle Mainar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01212108v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01188461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1033790ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134950v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01115543v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873060v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05399292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Heinisch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794167v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146839v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146834v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01736470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01121425v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609546v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609553v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609019v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01118688v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609581v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609572v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609569v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01673281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01428859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01510860v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Legars" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514552v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32835" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320935v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmkf.com/produit/corpus-audiovisuels/#1550562155885-3feeb9d9-6d31" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01839490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Antonio" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toledo Nascimento" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciems.wordpress.com/publicacoes/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01673282v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01673279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Theorie-Pratique-Depasser-les~.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lauga Hamid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Programmes-et-disciplines~.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01134909v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pug.fr/produit/1128/9782706118326/Valeur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01239708v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609617v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360192v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Berthe" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dubrel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bretaudeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Huneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Authier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leboutet Neymark" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Martin Chevallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/tel-01117916v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008TOU20079" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04312905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>