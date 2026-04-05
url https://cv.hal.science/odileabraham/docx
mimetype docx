--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -100,360 +100,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
+                <w:t xml:space="preserve">Fabry–Perot interferences between untuned FBGs for ultrasonic measurements and isolation of their effect by blind source separation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilan Shaabani</w:t>
+                <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Mora</w:t>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 270, pp.120832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2026.120832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495334v1</w:t>
+                <w:t xml:space="preserve">hal-05543863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabry–Perot interferences between untuned FBGs for ultrasonic measurements and isolation of their effect by blind source separation techniques</w:t>
+                <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+                <w:t xml:space="preserve">Shilan Shaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 270, pp.120832. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2026.120832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543863v1</w:t>
+                <w:t xml:space="preserve">hal-05495334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -498,597 +498,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massina Fengal</w:t>
+                <w:t xml:space="preserve">Challenges of Embedding Fiber Bragg Grating Sensors in Castable Material : Influence of Material Shrinkage and Fiber Coatings on Ultrasonic Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Mora</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156, pp.103473. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (9), pp.2657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s25092657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443536v1</w:t>
+                <w:t xml:space="preserve">hal-05045724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Embedding Fiber Bragg Grating Sensors in Castable Material : Influence of Material Shrinkage and Fiber Coatings on Ultrasonic Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+                <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massina Fengal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (9), pp.2657. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.103473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s25092657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045724v1</w:t>
+                <w:t xml:space="preserve">hal-05443536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
+                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pageot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (17), pp.5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288651v1</w:t>
+                <w:t xml:space="preserve">hal-04913720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (17), pp.5588. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04913720v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-lapse global inversion for surface-waves: A differential approach using a linear approximation of the Rayleigh wave phase velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 391, pp.131772. </w:t>
@@ -1468,51 +1468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 132, pp.106991. </w:t>
@@ -1602,51 +1602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (9), </w:t>
@@ -1736,51 +1736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2069,103 +2069,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 116, 13 p. </w:t>
@@ -2216,77 +2216,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete Crack Monitoring Using a Novel Strain Transfer Model for Distributed Fiber Optics Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (20), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2346,51 +2346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.102555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2450,51 +2450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2567,77 +2567,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Niederleithinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.1-15. </w:t>
@@ -2675,103 +2675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry: Sensitivity to wave-induced material property changes analyzed via numerical simulations in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99, pp.105968. </w:t>
@@ -2803,377 +2803,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+                <w:t xml:space="preserve">Numerical modeling of ultrasonic coda wave interferometry in a multiple scattering medium with a localized nonlinear defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.228-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376636v1</w:t>
+                <w:t xml:space="preserve">hal-01520252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of ultrasonic coda wave interferometry in a multiple scattering medium with a localized nonlinear defect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Pageot</w:t>
+                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72, pp.228-243. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.245-252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520252v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of crack status in a meter-size concrete structure using the ultrasonic nonlinear coda wave interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142 (4), pp.2233-2241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3220,51 +3220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of multiple scattering in heterogeneous concrete on results of the surface wave inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3366,77 +3366,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,77 +3634,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'endommagement de composite par l'étude de la CODA ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (2), pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Virieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3862,364 +3862,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Acoustic techniques for concrete evaluation: improvements, comparisons and consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.598-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165123v1</w:t>
+                <w:t xml:space="preserve">hal-00813152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic techniques for concrete evaluation: improvements, comparisons and consistency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cédric Payan</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.598-613. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (3), pp.658-664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813152v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear mixing of ultrasonic coda waves with lower frequency swept pump waves for global detection of defects in multiple scattering media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4283,51 +4283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic evaluation to improve design of impact–echo sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2313, pp.109-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4374,51 +4374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of contactless impact echo for non-destructive assessment of void detection within tendon ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Popovics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4503,51 +4503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4619,90 +4619,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (8), pp.1038-1045. </w:t>
@@ -4734,316 +4734,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on non-destructive testing in civil engineering</w:t>
+                <w:t xml:space="preserve">Non-contact, automated surface wave measurements for the mechanical characterisation of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
+                <w:t xml:space="preserve">O. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H Wiggenhauser</w:t>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF INFRASTRUCTURE SYSTEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.904-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000085⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207513v1</w:t>
+                <w:t xml:space="preserve">hal-00790377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact, automated surface wave measurements for the mechanical characterisation of concrete</w:t>
+                <w:t xml:space="preserve">Special issue on non-destructive testing in civil engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Abraham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wiggenhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.015⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF INFRASTRUCTURE SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, 2p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790377v1</w:t>
+                <w:t xml:space="preserve">hal-01207513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties estimation of functionally graded materials using surface waves recorded with a laser interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laiyu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Maupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,64 +5141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (5), 12p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-offsets effects on Rayleigh-wave dispersion measurements : physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5340,51 +5340,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-offset effects on Rayleigh-wave dispersion measurements : Physical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5431,90 +5431,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and attenuation for non-destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5574,51 +5574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of two non-destructive testing methods to assess near-surface mechanical damage in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goueygou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Lataste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5677,90 +5677,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5820,51 +5820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of surface waves and seismic refraction for the inspection of circular concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5992,51 +5992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6087,51 +6087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of heterogeneous soils with surface waves: experimental validation on reduced-scale physical models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6221,51 +6221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heterogeneous soils using surface waves: homogenisation and numerical modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,90 +6338,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time frequency analysis of impact-echo signals : numerical modelling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 97, pp.645-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6498,51 +6498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 226, pp.13-25</w:t>
@@ -6571,51 +6571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remark on the Determination of Compliance Coefficients at the Crack Section of a Uniform Beam with Circular Cross-Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Brandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,103 +6719,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of embedded Fiber Bragg Grating networks for seismic characterization of an Excavated Damaged Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques &amp; Techniques AGAP - 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
@@ -6838,359 +6838,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des gradients de propriétés des bétons selon la profondeur par mesures ultrasonores embarquées</w:t>
+                <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Chaix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Jean-François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194576v1</w:t>
+                <w:t xml:space="preserve">hal-05194500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Evaluation des gradients de propriétés des bétons selon la profondeur par mesures ultrasonores embarquées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houssein Ibrahim</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194500v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive evaluation of concrete properties in depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Izmir, Turkey. </w:t>
@@ -7222,342 +7222,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+                <w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massina Fengal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter.noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05366285v1</w:t>
+                <w:t xml:space="preserve">hal-04980473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massina Fengal</w:t>
+                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Mora</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter.noise 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04980473v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,103 +7621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
@@ -7746,90 +7746,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of ultrasonic wave propagation in concrete using embedded sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VTT Technical Research Centre of Finland; Aalto University; BAM - Bundesanstalt Für Materialforschung und -prüfung, Jan 2023, Espoo, Finland. pp.296-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7854,103 +7854,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de fibres optiques à réseaux de Bragg pour la surveillance d'une structure cimentaire : modélisation ultrasonore à échelle réduite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
@@ -7992,77 +7992,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des gradients de bétons endommagés thermiquement en utilisant des ondes de surface ultrasonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8100,64 +8100,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient seismic noise processing to monitor sea dikes: the case of Noirmoutier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8221,51 +8221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards passive ultrasonic sounding of a steelconcrete-steel containment structure using embedded optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8273,51 +8273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lefeuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Quelene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications January 25-27, 2023, Espoo, Finland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.252-258</w:t>
@@ -8340,450 +8340,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Testing to assess the concrete of Nuclear Power Plant containment: From laboratory to onsite measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Conference on Non-Destructive Testing - WCNDT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Songdo Convensia, South Korea</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296168v1</w:t>
+                <w:t xml:space="preserve">hal-03847757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic evaluation of a steel-concrete structure using embedded Fiber Bragg Gratings (FBG) and piezoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lefeuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT-CE 2022 : The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847757v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of a steel-concrete structure using embedded Fiber Bragg Gratings (FBG) and piezoelectric sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Lefeuve</w:t>
+                <w:t xml:space="preserve">Non Destructive Testing to assess the concrete of Nuclear Power Plant containment: From laboratory to onsite measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT-CE 2022 : The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th World Conference on Non-Destructive Testing - WCNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Songdo Convensia, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387329v1</w:t>
+                <w:t xml:space="preserve">hal-04296168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8851,103 +8851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance non destructive de l'état du béton des enceintes de confinement des centrales nucléaires avec et sans précontrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Ciccarone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès international francophone sur les méthodes d'auscultation et d'évaluation des bétons (Diagnobéton 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
@@ -9002,51 +9002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, SOUT CROYDON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9123,51 +9123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kadoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSHM 2019 - 12th International Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stanford, United States. pp.1-10, </w:t>
@@ -9205,90 +9205,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive monitoring of mechanical stress in concrete for the survey of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotonarivo S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciccarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9324,947 +9324,947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of nonlinear modulation of coda wave interferometry in a multiple scattering medium with the presence of a localized micro-cracked zone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872819v1</w:t>
+                <w:t xml:space="preserve">hal-02048420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of nonlinear modulation of coda wave interferometry in a multiple scattering medium with the presence of a localized micro-cracked zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Abraham</w:t>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Provo, United States. pp.210002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045176v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean François Chaix</w:t>
+                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
+              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048420v1</w:t>
+                <w:t xml:space="preserve">hal-02045176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Addressing the need to monitor concrete fatigue with Non Destructive Testing: preliminary results of Infrastar European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Niederleithinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Klikowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMT and NDT-CE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 12p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261398v1</w:t>
+                <w:t xml:space="preserve">hal-01870993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of cracks in reinforced concrete structures using distributed fiber optic sensors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Leduc</w:t>
+                <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM 2018, 9th European Workshop on Structural Health Monitoring Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871146v2</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the need to monitor concrete fatigue with Non Destructive Testing: preliminary results of Infrastar European project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMT and NDT-CE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870993v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantification of cracks in reinforced concrete structures using distributed fiber optic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWSHM 2018, 9th European Workshop on Structural Health Monitoring Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, France. 9p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5031646⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03261404v1</w:t>
+                <w:t xml:space="preserve">hal-01871146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10319,103 +10319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Non Destructive des enceintes de confinement de centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Cofrend 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
@@ -10444,103 +10444,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment nuclear plant structures evaluation by non destructive testing: strategy and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TINCE 2016 3rd Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. 13p</w:t>
@@ -10569,90 +10569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion des courbes de dispersion des ondes de surface d’un milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10694,51 +10694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10858,64 +10858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 12p</w:t>
@@ -10983,64 +10983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Mehdi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20th International Symposium on Nonlinear Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Berlin, Germany</w:t>
@@ -11095,64 +11095,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pageot Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11190,103 +11190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of a Large Cracked Concrete Sample with Non-Linear Mixing of Ultrasonic Coda Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Abraham</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11305,333 +11305,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Testing of concrete: transfer from laboratory to on-site measurement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+                <w:t xml:space="preserve">Closed Crack Detection in Concrete with Coda Wave Non-Linear Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01021045v1</w:t>
+                <w:t xml:space="preserve">hal-01021037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed Crack Detection in Concrete with Coda Wave Non-Linear Modulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Non Destructive Testing of concrete: transfer from laboratory to on-site measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021037v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d’une structure du béton de taille réelle par analyses de la coda ultrasonore avec compensation des biais thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11699,90 +11699,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of concrete's behavior under 4-point bending load using Coda Wave Interferometry CWI analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Denver, Colorado, United States. pp.398-404</w:t>
@@ -11805,208 +11805,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
+                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811105v1</w:t>
+                <w:t xml:space="preserve">hal-00811096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coda wave interferometry methods for ultrasound characterization of concrete and cracked materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12025,264 +12025,264 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum of the Far East NDT New Technology and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hefei, Chine, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
+                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811096v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12320,90 +12320,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the stress level of concrete structures with CODA wave interferometry: experimental illustration of an investigated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nondestructive Testing of Materials and Structures - NDTMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
@@ -12426,320 +12426,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Suivi du fluage par interférométrie de la CODA : illustration expérimentale lors d'un essai de flexion trois points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability in Civil Engineering, (ICASP'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dunkerque, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008948v1</w:t>
+                <w:t xml:space="preserve">hal-01008984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du fluage par interférométrie de la CODA : illustration expérimentale lors d'un essai de flexion trois points</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dunkerque, France. 8p</w:t>
+              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability in Civil Engineering, (ICASP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008984v1</w:t>
+                <w:t xml:space="preserve">hal-01008948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of contactless impact echo for nondestructive assessment of void detection within tendon ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Popovicsc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12811,51 +12811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following Modifications of the Stress Level of Concrete Structures with CODA Wave Interferometry: Estimation of the Investigated Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12936,51 +12936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following stress level modification of real size concrete structures with coda wave interferometry (CWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13109,51 +13109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference and exhibition on Structural Faults &amp; Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Edimbourg, United Kingdom</w:t>
@@ -13176,286 +13176,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale modeling, a tool to assess subsurface imaging methods - application to seismic full waveform inversion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Abraham</w:t>
+                <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71th EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.P041</w:t>
+              <w:t xml:space="preserve">Non-destructive testing in civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00415625v1</w:t>
+                <w:t xml:space="preserve">hal-00457330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Small scale modeling, a tool to assess subsurface imaging methods - application to seismic full waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-destructive testing in civil engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">71th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.P041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457330v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser interferometer robot for the detection of voids in tendon ducts with the impact echo method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13545,51 +13545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the bulk elastic moduli of various concrete by resonance frequency analysis of slabs submitted to degradations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13653,77 +13653,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13774,90 +13774,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of ultrasonic and electromagnetic NDT to evaluate durability monitoring parameters of concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Coffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDTCE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp 343-348</w:t>
@@ -13880,428 +13880,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matilde Larget</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction heritage in coastal and marine environments (MEDACHS08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">MEDACHS08 Construction heritage in coastal and marine environments - Lisbon 28-30 January 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lisbonne, Portugal. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315320v1</w:t>
+                <w:t xml:space="preserve">hal-00315321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ouali Amiri</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Larget</w:t>
+                <w:t xml:space="preserve">Matilde Larget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDACHS08 Construction heritage in coastal and marine environments - Lisbon 28-30 January 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lisbonne, Portugal. pp.n.a</w:t>
+              <w:t xml:space="preserve">Construction heritage in coastal and marine environments (MEDACHS08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315321v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14309,51 +14309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Journée du GDR-US 2501</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14378,64 +14378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14499,77 +14499,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14594,51 +14594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for multiple scattering of ultrasounds in random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14646,51 +14646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8-th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom. pp.492-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14728,90 +14728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion, multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagno-béton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Aix-en-Provence, France</w:t>
@@ -14840,64 +14840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Scattering of ultrasonic propagation for non destructive evaluation of concrete; for non destructive evaluation of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14978,51 +14978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multichannel analysis of surface waves on concave concrete structures : numerical model and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15090,77 +15090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15198,51 +15198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitume et dépendance : Application à l'auscultation des matériaux bitumineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Sciences de l&amp;apos;Ingénieur 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, MARNE LA VALLEE, France. pp 280-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15280,77 +15280,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multidiffusive ultrasonic propagation for non destructive evaluation of concrete; theoretical overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15405,51 +15405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDZ characterization using MASW method : measurements in the circumferential direction of the tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15543,51 +15543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15642,90 +15642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the time-frequency analysis approach in impact echo method - Example of application : detection of fault in concrete slab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Non-Destructive Testing in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Japan. pp.463-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15782,77 +15782,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ambient seismic noise sources for long term monitoring of a sea dike: preliminary results of the SEEWALL project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15929,51 +15929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul numérique des modes de galerie d'une sphère élastique enfouie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16043,51 +16043,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact-Echo for the evaluation of concrete structures, In : Non-destructive evaluation of reinforced concrete structures, Volume 2: Non-destructive testing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Popovics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16138,51 +16138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface wave techniques for the evaluation of concrete structures, In : Non-destructive evaluation of reinforced concrete structures, Volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Popovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface wave techniques for the evaluation of concrete structures, In : Non-destructive evaluation of reinforced concrete structures, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WOODHEAD PUBLISHING, pp 441-465, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16207,51 +16207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a multiple scattering method and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16259,51 +16259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Leger &amp; MarC Deschamps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonic wave propagation in non homogeneous media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.317-327, 2009, Springer Proceedings in Physics 128</w:t>
@@ -16345,51 +16345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’analyse continue en ondelettes à la méthode impact-echo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16459,64 +16459,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7e symposium international sur les essais non destructifs pour le génie civil, Nantes, 30 juin - 3 juillet 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 1027p, cdrom, bibliogr., ill., 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3829/act-actndtce-fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16588,90 +16588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete in marine environment - Steel corrosion in reinforced concrete - Methods of assessment and repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16862,51 +16862,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04187673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103193" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217211034729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa417" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bassil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Th&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.106019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Niederleithinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020356" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.177-189" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letourneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791585" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2313-12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK31R7J9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wiggenhauser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2010-0339.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clorennec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgen.2009.02.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goueygou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lataste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2008.03.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X72PQS85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.02.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ4WBFN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG10.2.151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1532-3641(2003)3:1(55)" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Brandon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cohen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1994.1541" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V02W6QSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402743v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kadoke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32133" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871146v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870993v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klikowicz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovicsc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165218v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Planes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903851v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592082" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415625v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretaudeau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456752v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bedaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972489v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250443v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971758v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971784v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435847v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400448v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actndtce-fr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312123v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04187673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103193" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217211034729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa417" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bassil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Th&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.106019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Niederleithinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020356" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.177-189" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letourneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791585" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2313-12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK31R7J9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wiggenhauser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000085" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2010-0339.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clorennec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgen.2009.02.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goueygou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lataste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2008.03.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X72PQS85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.02.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ4WBFN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG10.2.151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1532-3641(2003)3:1(55)" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Brandon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cohen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1994.1541" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V02W6QSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402743v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kadoke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32133" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klikowicz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871146v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166103v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovicsc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165218v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Planes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903851v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592082" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415625v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretaudeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456752v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bedaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972489v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250443v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971758v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971784v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435847v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400448v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actndtce-fr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312123v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>