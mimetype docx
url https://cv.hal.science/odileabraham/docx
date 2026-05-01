--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -364,217 +364,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t>
+                <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Payan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erwann Rayssac</w:t>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.103473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443571v1</w:t>
+                <w:t xml:space="preserve">hal-05443536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Embedding Fiber Bragg Grating Sensors in Castable Material : Influence of Material Shrinkage and Fiber Coatings on Ultrasonic Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -583,616 +583,616 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (9), pp.2657. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s25092657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
+                <w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 156, pp.103473. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 505, pp.144811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443536v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Hariri</w:t>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
+                <w:t xml:space="preserve">J.M. Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (17), pp.5588. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 148, pp.103217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913720v1</w:t>
+                <w:t xml:space="preserve">irsn-04889155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
+                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pageot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (17), pp.5588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288651v1</w:t>
+                <w:t xml:space="preserve">hal-04913720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Decitre</w:t>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 148, pp.103217. </w:t>
+              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">irsn-04889155v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-lapse global inversion for surface-waves: A differential approach using a linear approximation of the Rayleigh wave phase velocity</w:t>
               </w:r>
@@ -1678,295 +1678,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic monitoring of stress and cracks of the 1/3 scale mock-up of nuclear reactor concrete containment structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Xue</w:t>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Larose</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14759217211034729⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.94-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313112v1</w:t>
+                <w:t xml:space="preserve">hal-03576386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Ultrasonic monitoring of stress and cracks of the 1/3 scale mock-up of nuclear reactor concrete containment structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Yven</w:t>
+                <w:t xml:space="preserve">Romain Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.94-98. </w:t>
+              <w:t xml:space="preserve">Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14759217211034729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576386v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency derivative of Rayleigh wave phase velocity for fundamental mode dispersion inversion: parametric study and experimental application</w:t>
               </w:r>
@@ -2069,103 +2069,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 116, 13 p. </w:t>
@@ -2216,51 +2216,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete Crack Monitoring Using a Novel Strain Transfer Model for Distributed Fiber Optics Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 102, pp.106019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2567,51 +2567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Niederleithinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,103 +2675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry: Sensitivity to wave-induced material property changes analyzed via numerical simulations in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99, pp.105968. </w:t>
@@ -2803,377 +2803,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of ultrasonic coda wave interferometry in a multiple scattering medium with a localized nonlinear defect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Pageot</w:t>
+                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.03.004⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 73, pp.245-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520252v1</w:t>
+                <w:t xml:space="preserve">hal-01376636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+                <w:t xml:space="preserve">Numerical modeling of ultrasonic coda wave interferometry in a multiple scattering medium with a localized nonlinear defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 73, pp.245-252. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.228-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2016.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376636v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of crack status in a meter-size concrete structure using the ultrasonic nonlinear coda wave interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142 (4), pp.2233-2241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3201,307 +3201,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiple scattering in heterogeneous concrete on results of the surface wave inverse problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metais Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">Elisabeth Lys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Plantier</w:t>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251081v1</w:t>
+                <w:t xml:space="preserve">hal-01347514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+                <w:t xml:space="preserve">Influence of multiple scattering in heterogeneous concrete on results of the surface wave inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metais Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Lys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.53-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2015.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01347514v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small crack detection in cementitious materials using nonlinear coda wave modulation</w:t>
               </w:r>
@@ -3526,51 +3526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3647,64 +3647,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (2), pp.177-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3868,103 +3868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic techniques for concrete evaluation: improvements, comparisons and consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.598-613. </w:t>
@@ -4028,64 +4028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4149,51 +4149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear mixing of ultrasonic coda waves with lower frequency swept pump waves for global detection of defects in multiple scattering media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4490,51 +4490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ultrasonic experimental device to characterise concrete for structural repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,64 +4645,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (8), pp.1038-1045. </w:t>
@@ -4734,342 +4734,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-contact, automated surface wave measurements for the mechanical characterisation of concrete</w:t>
+                <w:t xml:space="preserve">Special issue on non-destructive testing in civil engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Abraham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Wiggenhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.015⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF INFRASTRUCTURE SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, 2p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790377v1</w:t>
+                <w:t xml:space="preserve">hal-01207513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on non-destructive testing in civil engineering</w:t>
+                <w:t xml:space="preserve">Non-contact, automated surface wave measurements for the mechanical characterisation of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Derobert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H Wiggenhauser</w:t>
+                <w:t xml:space="preserve">O. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF INFRASTRUCTURE SYSTEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.904-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000085⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207513v1</w:t>
+                <w:t xml:space="preserve">hal-00790377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties estimation of functionally graded materials using surface waves recorded with a laser interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laiyu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Maupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (2), pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5245,51 +5245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-offsets effects on Rayleigh-wave dispersion measurements : physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5431,103 +5431,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and attenuation for non-destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (8), pp 743-751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5574,51 +5574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of two non-destructive testing methods to assess near-surface mechanical damage in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goueygou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Lataste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5677,64 +5677,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6087,51 +6087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of heterogeneous soils with surface waves: experimental validation on reduced-scale physical models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6221,51 +6221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heterogeneous soils using surface waves: homogenisation and numerical modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,51 +6338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time frequency analysis of impact-echo signals : numerical modelling and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6498,51 +6498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 226, pp.13-25</w:t>
@@ -6857,90 +6857,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
@@ -6982,64 +6982,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des gradients de propriétés des bétons selon la profondeur par mesures ultrasonores embarquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7094,90 +7094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive evaluation of concrete properties in depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7280,51 +7280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter.noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t>
@@ -7356,644 +7356,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
+                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGZfP, Jun 2024, Potsdam, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/29636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05366285v1</w:t>
+                <w:t xml:space="preserve">hal-04943131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
+                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943131v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Utilisation de fibres optiques à réseaux de Bragg pour la surveillance d'une structure cimentaire : modélisation ultrasonore à échelle réduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">Diagnobéton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296107v1</w:t>
+                <w:t xml:space="preserve">hal-04387504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of ultrasonic wave propagation in concrete using embedded sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VTT Technical Research Centre of Finland; Aalto University; BAM - Bundesanstalt Für Materialforschung und -prüfung, Jan 2023, Espoo, Finland. pp.296-306</w:t>
+              <w:t xml:space="preserve">NDE NucCon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913656v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de fibres optiques à réseaux de Bragg pour la surveillance d'une structure cimentaire : modélisation ultrasonore à échelle réduite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modelling of ultrasonic wave propagation in concrete using embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobéton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VTT Technical Research Centre of Finland; Aalto University; BAM - Bundesanstalt Für Materialforschung und -prüfung, Jan 2023, Espoo, Finland. pp.296-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387504v1</w:t>
+                <w:t xml:space="preserve">hal-04913656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des gradients de bétons endommagés thermiquement en utilisant des ondes de surface ultrasonores</w:t>
               </w:r>
@@ -8340,532 +8340,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847757v1</w:t>
+                <w:t xml:space="preserve">hal-03848363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of a steel-concrete structure using embedded Fiber Bragg Gratings (FBG) and piezoelectric sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
+                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT-CE 2022 : The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58286/27218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04387329v1</w:t>
+                <w:t xml:space="preserve">hal-03847757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Testing to assess the concrete of Nuclear Power Plant containment: From laboratory to onsite measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">Ultrasonic evaluation of a steel-concrete structure using embedded Fiber Bragg Gratings (FBG) and piezoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lefeuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Verdier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Marie Henault</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Conference on Non-Destructive Testing - WCNDT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT-CE 2022 : The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296168v1</w:t>
+                <w:t xml:space="preserve">hal-04387329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Testing to assess the concrete of Nuclear Power Plant containment: From laboratory to onsite measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">20th World Conference on Non-Destructive Testing - WCNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Songdo Convensia, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848363v1</w:t>
+                <w:t xml:space="preserve">hal-04296168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance non destructive de l'état du béton des enceintes de confinement des centrales nucléaires avec et sans précontrainte</w:t>
               </w:r>
@@ -8890,51 +8890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Ciccarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9123,51 +9123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kadoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSHM 2019 - 12th International Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stanford, United States. pp.1-10, </w:t>
@@ -9218,51 +9218,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive monitoring of mechanical stress in concrete for the survey of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotonarivo S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9324,973 +9324,973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
+                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean François Chaix</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Garnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048420v1</w:t>
+                <w:t xml:space="preserve">hal-03261398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of nonlinear modulation of coda wave interferometry in a multiple scattering medium with the presence of a localized micro-cracked zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+                <w:t xml:space="preserve">Quantification of cracks in reinforced concrete structures using distributed fiber optic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSHM 2018, 9th European Workshop on Structural Health Monitoring Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, France. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872819v1</w:t>
+                <w:t xml:space="preserve">hal-01871146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Abraham</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045176v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the need to monitor concrete fatigue with Non Destructive Testing: preliminary results of Infrastar European project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Niederleithinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Klikowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMT and NDT-CE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 5 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5031646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modeling of nonlinear modulation of coda wave interferometry in a multiple scattering medium with the presence of a localized micro-cracked zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5031526⟩</w:t>
+              <w:t xml:space="preserve">44TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Provo, United States. pp.210002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261398v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of cracks in reinforced concrete structures using distributed fiber optic sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM 2018, 9th European Workshop on Structural Health Monitoring Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, France. 9p</w:t>
+              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871146v2</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
@@ -10319,64 +10319,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Non Destructive des enceintes de confinement de centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10444,90 +10444,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment nuclear plant structures evaluation by non destructive testing: strategy and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10563,359 +10563,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion des courbes de dispersion des ondes de surface d’un milieu hétérogène</w:t>
+                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Diagnobéton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178418v1</w:t>
+                <w:t xml:space="preserve">hal-02524147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
+                <w:t xml:space="preserve">Inversion des courbes de dispersion des ondes de surface d’un milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Diagnobéton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02524147v1</w:t>
+                <w:t xml:space="preserve">hal-01178418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Water Gradients in Concrete by Complementary NDT Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 12p</w:t>
@@ -10957,51 +10957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Evaluation of containment nuclear plants structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Mehdi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11069,51 +11069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of the influence of multiple scattering on surface waves dispersion curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pageot Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11121,51 +11121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering NDT-CE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11216,77 +11216,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11363,51 +11363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
@@ -11436,51 +11436,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Testing of concrete: transfer from laboratory to on-site measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11587,64 +11587,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11712,77 +11712,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Denver, Colorado, United States. pp.398-404</w:t>
@@ -11805,523 +11805,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811096v1</w:t>
+                <w:t xml:space="preserve">hal-00798858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coda wave interferometry methods for ultrasound characterization of concrete and cracked materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of the Far East NDT New Technology and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hefei, Chine, Unknown Region</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166103v1</w:t>
+                <w:t xml:space="preserve">hal-00811096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coda wave interferometry methods for ultrasound characterization of concrete and cracked materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Tournat</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Forum of the Far East NDT New Technology and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hefei, Chine, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811105v1</w:t>
+                <w:t xml:space="preserve">hal-01166103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798858v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring the stress level of concrete structures with CODA wave interferometry: experimental illustration of an investigated zone</w:t>
               </w:r>
@@ -12333,77 +12333,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Nondestructive Testing of Materials and Structures - NDTMS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
@@ -12426,277 +12426,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du fluage par interférométrie de la CODA : illustration expérimentale lors d'un essai de flexion trois points</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+                <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dunkerque, France. 8p</w:t>
+              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability in Civil Engineering, (ICASP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008984v1</w:t>
+                <w:t xml:space="preserve">hal-01008948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Suivi du fluage par interférométrie de la CODA : illustration expérimentale lors d'un essai de flexion trois points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability in Civil Engineering, (ICASP'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dunkerque, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01008948v1</w:t>
+                <w:t xml:space="preserve">hal-01008984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of contactless impact echo for nondestructive assessment of void detection within tendon ducts</w:t>
               </w:r>
@@ -12729,431 +12729,410 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Popovicsc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop "Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Nantes, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following Modifications of the Stress Level of Concrete Structures with CODA Wave Interferometry: Estimation of the Investigated Zone</w:t>
+                <w:t xml:space="preserve">Following stress level modification of real size concrete structures with coda wave interferometry (CWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Planes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Thomas Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QNDE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp 1291-1298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3592082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165218v1</w:t>
+                <w:t xml:space="preserve">hal-00903851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following stress level modification of real size concrete structures with coda wave interferometry (CWI)</w:t>
+                <w:t xml:space="preserve">Following Modifications of the Stress Level of Concrete Structures with CODA Wave Interferometry: Estimation of the Investigated Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QNDE 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego - USA, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903851v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference and exhibition on Structural Faults &amp; Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Edimbourg, United Kingdom</w:t>
@@ -13182,90 +13161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13342,51 +13321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71th EAGE Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.P041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13532,77 +13511,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the bulk elastic moduli of various concrete by resonance frequency analysis of slabs submitted to degradations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13634,834 +13613,834 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Use of ultrasonic and electromagnetic NDT to evaluate durability monitoring parameters of concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Coffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
+              <w:t xml:space="preserve">NDTCE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp 343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457333v1</w:t>
+                <w:t xml:space="preserve">hal-00451077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ultrasonic and electromagnetic NDT to evaluate durability monitoring parameters of concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDTCE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp 343-348</w:t>
+              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451077v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDACHS08 Construction heritage in coastal and marine environments - Lisbon 28-30 January 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lisbonne, Portugal. pp.n.a</w:t>
+              <w:t xml:space="preserve">5ème Journée du GDR-US 2501</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315321v1</w:t>
+                <w:t xml:space="preserve">hal-00462979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">MEDACHS08 Construction heritage in coastal and marine environments - Lisbon 28-30 January 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lisbonne, Portugal. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462152v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction heritage in coastal and marine environments (MEDACHS08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315320v1</w:t>
+                <w:t xml:space="preserve">hal-00462152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Larget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée du GDR-US 2501</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">Construction heritage in coastal and marine environments (MEDACHS08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462979v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14499,64 +14478,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14594,64 +14573,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for multiple scattering of ultrasounds in random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14715,64 +14694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion, multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14840,77 +14819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Scattering of ultrasonic propagation for non destructive evaluation of concrete; for non destructive evaluation of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15090,64 +15069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15267,77 +15246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards multidiffusive ultrasonic propagation for non destructive evaluation of concrete; theoretical overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15642,51 +15621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the time-frequency analysis approach in impact echo method - Example of application : detection of fault in concrete slab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16207,64 +16186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a multiple scattering method and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16472,51 +16451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7e symposium international sur les essais non destructifs pour le génie civil, Nantes, 30 juin - 3 juillet 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 1027p, cdrom, bibliogr., ill., 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3829/act-actndtce-fr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16575,103 +16554,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete in marine environment - Steel corrosion in reinforced concrete - Methods of assessment and repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Lataste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -16862,51 +16841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04187673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103193" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217211034729" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa417" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bassil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Th&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.106019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Niederleithinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020356" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.177-189" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letourneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791585" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2313-12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK31R7J9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207513v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wiggenhauser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000085" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2010-0339.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clorennec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgen.2009.02.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goueygou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lataste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2008.03.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X72PQS85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.02.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ4WBFN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG10.2.151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1532-3641(2003)3:1(55)" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Brandon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cohen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1994.1541" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V02W6QSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913656v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402743v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kadoke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32133" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870993v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klikowicz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871146v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166103v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovicsc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165218v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Planes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903851v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592082" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415625v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretaudeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456752v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bedaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972489v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250443v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971758v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971784v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435847v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400448v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actndtce-fr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312123v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04187673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103193" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thery" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217211034729" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa417" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bassil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Th&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.106019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Niederleithinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020356" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.177-189" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letourneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791585" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2313-12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK31R7J9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wiggenhauser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2010-0339.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clorennec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgen.2009.02.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goueygou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lataste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2008.03.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X72PQS85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.02.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ4WBFN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG10.2.151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1532-3641(2003)3:1(55)" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Brandon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cohen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1994.1541" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V02W6QSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402743v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kadoke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32133" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871146v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870993v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klikowicz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166103v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovicsc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903851v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592082" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165218v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Planes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415625v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretaudeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456752v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bedaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972489v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250443v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971758v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971784v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435847v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400448v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actndtce-fr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312123v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>