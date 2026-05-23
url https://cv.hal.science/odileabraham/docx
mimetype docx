--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -100,1553 +100,1553 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabry–Perot interferences between untuned FBGs for ultrasonic measurements and isolation of their effect by blind source separation techniques</w:t>
+                <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+                <w:t xml:space="preserve">Shilan Shaabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Durand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 270, pp.120832. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2026.120832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543863v1</w:t>
+                <w:t xml:space="preserve">hal-05495334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-equilibrium dynamics in concrete: Effects of pump-induced conditioning on nonlinear coda wave interferometry parameters</w:t>
+                <w:t xml:space="preserve">Fabry–Perot interferences between untuned FBGs for ultrasonic measurements and isolation of their effect by blind source separation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shilan Shaabani</w:t>
+                <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Mora</w:t>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 159 (1), pp.702-714. </w:t>
+              <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 270, pp.120832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0042244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2026.120832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495334v1</w:t>
+                <w:t xml:space="preserve">hal-05543863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
+                <w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Rayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103473⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 505, pp.144811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443536v1</w:t>
+                <w:t xml:space="preserve">hal-05443571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Embedding Fiber Bragg Grating Sensors in Castable Material : Influence of Material Shrinkage and Fiber Coatings on Ultrasonic Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+                <w:t xml:space="preserve">Coherent and incoherent Rayleigh wave attenuation for discriminating microstructural effects of thermal damage from moisture conditions in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massina Fengal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s25092657⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.103473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2025.103473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045724v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear resonant ultrasound spectroscopy for profiling thermal damage gradients and monitoring post-fire recovery in concrete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massina Fengal</w:t>
+                <w:t xml:space="preserve">Challenges of Embedding Fiber Bragg Grating Sensors in Castable Material : Influence of Material Shrinkage and Fiber Coatings on Ultrasonic Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierric Mora</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erwann Rayssac</w:t>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 505, pp.144811. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (9), pp.2657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2025.144811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s25092657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443571v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Decitre</w:t>
+                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 148, pp.103217. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (17), pp.5588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04889155v1</w:t>
+                <w:t xml:space="preserve">hal-04913720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the Uncertainty in Ultrasonic Wave Speed in Concrete: Application to Temperature Monitoring with Embedded Transducers</w:t>
+                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouba Hariri</w:t>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Parisa Shokouhi</w:t>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s24175588⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913720v1</w:t>
+                <w:t xml:space="preserve">hal-04288651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of nonlinear interface areas in a multiple scattering medium by Nonlinear Coda Wave Interferometry (NCWI): Experimental studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromagnetical and ultrasonic characterizations of concretes subjected to internal swelling reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pageot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+                <w:t xml:space="preserve">V. Bouvard-Coconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+                <w:t xml:space="preserve">J.M. Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 141, pp.102992. </w:t>
+              <w:t xml:space="preserve">, 2024, 148, pp.103217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2023.102992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2024.103217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04288651v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04889155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-lapse global inversion for surface-waves: A differential approach using a linear approximation of the Rayleigh wave phase velocity</w:t>
+                <w:t xml:space="preserve">Towards quantifying the effect of pump wave amplitude on cracks in the Nonlinear Coda Wave Interferometry method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Shilin Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103193⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 132, pp.106991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04187673v1</w:t>
+                <w:t xml:space="preserve">hal-04060590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging concrete cracks using Nonlinear Coda Wave Interferometry (INCWI)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-lapse global inversion for surface-waves: A differential approach using a linear approximation of the Rayleigh wave phase velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+                <w:t xml:space="preserve">A. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 391, pp.131772. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122, pp.103193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2023.103193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101824v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards quantifying the effect of pump wave amplitude on cracks in the Nonlinear Coda Wave Interferometry method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Imaging concrete cracks using Nonlinear Coda Wave Interferometry (INCWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilin Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chupin</w:t>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Piau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 132, pp.106991. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.131772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2023.106991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060590v1</w:t>
+                <w:t xml:space="preserve">hal-04101824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the effect of pump wave amplitude on crack breathing for the Nonlinear Coda Wave Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shilin Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Piau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Journal of Nondestructive Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 27 (9), </w:t>
@@ -1678,966 +1678,966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Villain</w:t>
+                <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Yven</w:t>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576386v1</w:t>
+                <w:t xml:space="preserve">hal-03602765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonic monitoring of stress and cracks of the 1/3 scale mock-up of nuclear reactor concrete containment structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Xue</w:t>
+                <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Larose</w:t>
+                <w:t xml:space="preserve">Ludovic Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Moreau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14759217211034729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency derivative of Rayleigh wave phase velocity for fundamental mode dispersion inversion: parametric study and experimental application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet SCaNING : Suivi des infrastructures neuves et existantes par Capteurs Noyés pour évaluer les Indicateurs Nécessaires à leur Gestion durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ao Wang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaa417⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue - Diagnobéton 2021, 38 (2), pp.94-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.38.2.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03081526v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+                <w:t xml:space="preserve">Frequency derivative of Rayleigh wave phase velocity for fundamental mode dispersion inversion: parametric study and experimental application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Le Feuvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 116, 13 p. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224 (1), pp. 649-668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaa417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602765v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concrete Crack Monitoring Using a Novel Strain Transfer Model for Distributed Fiber Optics Sensors</w:t>
+                <w:t xml:space="preserve">Tracking fluids in multiple scattering and highly porous materials: toward applications in non-destructive testing and seismic monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bassil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+                <w:t xml:space="preserve">Romain Théry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Leduc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Antoine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (20), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102, pp.106019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20082220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2019.106019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547903v1</w:t>
+                <w:t xml:space="preserve">hal-02376463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced vibrations and wave propagation in multilayered solid spheres using a one-dimensional semi-analytical finite element method</w:t>
+                <w:t xml:space="preserve">Concrete Crack Monitoring Using a Novel Strain Transfer Model for Distributed Fiber Optics Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
+                <w:t xml:space="preserve">Antoine Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Treyssede</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.102555. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (20), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s20082220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525747v1</w:t>
+                <w:t xml:space="preserve">hal-02547903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking fluids in multiple scattering and highly porous materials: toward applications in non-destructive testing and seismic monitoring</w:t>
+                <w:t xml:space="preserve">Forced vibrations and wave propagation in multilayered solid spheres using a one-dimensional semi-analytical finite element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Théry</w:t>
+                <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Guillemot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fabien Treyssede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 102, pp.106019. </w:t>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.102555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2019.106019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2020.102555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376463v1</w:t>
+                <w:t xml:space="preserve">hal-02525747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed fiber optics sensing and coda wave interferometry techniques for damage monitoring in concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Niederleithinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (2), pp.1-15. </w:t>
@@ -2675,103 +2675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry: Sensitivity to wave-induced material property changes analyzed via numerical simulations in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99, pp.105968. </w:t>
@@ -2809,90 +2809,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry for the global evaluation of damage levels in complex solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2943,3759 +2943,3771 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of ultrasonic coda wave interferometry in a multiple scattering medium with a localized nonlinear defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.228-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of crack status in a meter-size concrete structure using the ultrasonic nonlinear coda wave interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 142 (4), pp.2233-2241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5007832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of autogenous crack healing in cementitious materials by the nonlinear modulation of ultrasonic coda waves, 3D microscopy and X-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Hilloulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123, pp.143-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.06.138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of multiple scattering in heterogeneous concrete on results of the surface wave inverse problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 79, pp.53-62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small crack detection in cementitious materials using nonlinear coda wave modulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Suivi d'endommagement de composite par l'étude de la CODA ultrasonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2014.08.010⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.24.177-189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073102v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'endommagement de composite par l'étude de la CODA ultrasonore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Small crack detection in cementitious materials using nonlinear coda wave modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rcma.24.177-189⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.98-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2014.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347572v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D elastic full waveform imaging of the near surface: Application to a physical scale model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Bretaudeau</w:t>
+                <w:t xml:space="preserve">Nonlinear mixing of ultrasonic coda waves with lower frequency swept pump waves for global detection of defects in multiple scattering media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Brossier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012067⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (6), pp.064905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4791585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470320v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic techniques for concrete evaluation: improvements, comparisons and consistency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
+                <w:t xml:space="preserve">2D elastic full waveform imaging of the near surface: Application to a physical scale model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Romain Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Virieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.01.035⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (3), pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2012067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813152v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Acoustic techniques for concrete evaluation: improvements, comparisons and consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.598-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.01.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01165123v1</w:t>
+                <w:t xml:space="preserve">hal-00813152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear mixing of ultrasonic coda waves with lower frequency swept pump waves for global detection of defects in multiple scattering media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Validation of a thermal bias control technique for Coda Wave Interferometry (CWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Letourneur</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (3), pp.658-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4791585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01167005v1</w:t>
+                <w:t xml:space="preserve">hal-01165123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic evaluation to improve design of impact–echo sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2313, pp.109-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3141/2313-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative evaluation of contactless impact echo for non-destructive assessment of void detection within tendon ducts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Popovics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (2012), pp.885-892. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an ultrasonic experimental device to characterise concrete for structural repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Choinska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.934-942. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of stress-induced velocity variation in concrete under direct tensile force and monitoring of the damage level by using thermally-compensated Coda Wave Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52 (8), pp.1038-1045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2012.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on non-destructive testing in civil engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Wiggenhauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNAL OF INFRASTRUCTURE SYSTEMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, 2p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)IS.1943-555X.0000085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-contact, automated surface wave measurements for the mechanical characterisation of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.904-915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties estimation of functionally graded materials using surface waves recorded with a laser interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laiyu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Maupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (2), pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2010.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale modeling of onshore seismic experiment: A tool to validate numerical modeling and seismic imaging methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (5), 12p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1190/GEO2010-0339.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-offsets effects on Rayleigh-wave dispersion measurements : physical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68 (1), pp.95-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near-offset effects on Rayleigh-wave dispersion measurements : Physical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clorennec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68 (1), pp 95-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgen.2009.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and attenuation for non-destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (8), pp 743-751. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of two non-destructive testing methods to assess near-surface mechanical damage in concrete structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Abraham</w:t>
+                <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Lataste</w:t>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2008.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 123 (5), pp.3845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2935660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00356657v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative study of two non-destructive testing methods to assess near-surface mechanical damage in concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
+                <w:t xml:space="preserve">M. Goueygou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Piraux</w:t>
+                <w:t xml:space="preserve">J.F. Lataste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 123 (5), pp.3845. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41, pp.448-456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.2935660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2008.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373761v1</w:t>
+                <w:t xml:space="preserve">hal-00356657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of surface waves and seismic refraction for the inspection of circular concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Pierre Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 28 (4), pp.337-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2006.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00963012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-wave Inversion Limitations from Laser-Doppler Physical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper van Wijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Côte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10 (2), pp.151-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/JEEG10.2.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of heterogeneous soils with surface waves: experimental validation on reduced-scale physical models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2, pp.249-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of heterogeneous soils using surface waves: homogenisation and numerical modeling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle A. Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Semblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3 (1), pp.55-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)1532-3641(2003)3:1(55)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time frequency analysis of impact-echo signals : numerical modelling and experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Détection de failles par méthodes sismiques lors du creusement des tunnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vayssade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Côte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 97, pp.645-657</w:t>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 226, pp.13-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250444v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de failles par méthodes sismiques lors du creusement des tunnels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Time frequency analysis of impact-echo signals : numerical modelling and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 226, pp.13-25</w:t>
+              <w:t xml:space="preserve">Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97, pp.645-657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00250441v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00250444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remark on the Determination of Compliance Coefficients at the Crack Section of a Uniform Beam with Circular Cross-Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Brandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 169 (4), pp.570-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1006/jsvi.1994.1541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6705,9039 +6717,9039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of embedded Fiber Bragg Grating networks for seismic characterization of an Excavated Damaged Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Recoquillay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques &amp; Techniques AGAP - 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological analysis to extract the qualified observables, corrected from temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssein Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sérgio Palma Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 fib symposium, Concrete structures: extend lifespan, limit impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des gradients de propriétés des bétons selon la profondeur par mesures ultrasonores embarquées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Saïdi-Muret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-destructive evaluation of concrete properties in depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouba Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Nondestructive Testing in Civil Engineering (NDT-CE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Izmir, Turkey. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58286/31720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05194604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profiling the thermal damage gradient in concrete using linear and non-linear ultrasonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Shokouhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter.noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.1786-1793, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_3078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cofrend, Nov 2024, Fontainebleau - EDF Les Renardières, France. pp.8-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943131v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05366285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie ultrasonore différentielle avec des fibres optiques à réseaux de Bragg enfouies dans un bloc de résine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic measurements with embedded Fiber Bragg Gratings in polyurethane resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gallet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Edition des Doctoriales de la Cofrend 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Workshop on Structural Health Monitoring - EWSHM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DGZfP, Jun 2024, Potsdam, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/29636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05366285v1</w:t>
+                <w:t xml:space="preserve">hal-04943131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de fibres optiques à réseaux de Bragg pour la surveillance d'une structure cimentaire : modélisation ultrasonore à échelle réduite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+                <w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnobéton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">NDE NucCon 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387504v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the concrete of Nuclear Power Plants containment by NDT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of ultrasonic wave propagation in concrete using embedded sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouba Hariri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VTT Technical Research Centre of Finland; Aalto University; BAM - Bundesanstalt Für Materialforschung und -prüfung, Jan 2023, Espoo, Finland. pp.296-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296107v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of ultrasonic wave propagation in concrete using embedded sensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de fibres optiques à réseaux de Bragg pour la surveillance d'une structure cimentaire : modélisation ultrasonore à échelle réduite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Yven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VTT Technical Research Centre of Finland; Aalto University; BAM - Bundesanstalt Für Materialforschung und -prüfung, Jan 2023, Espoo, Finland. pp.296-306</w:t>
+              <w:t xml:space="preserve">Diagnobéton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913656v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des gradients de bétons endommagés thermiquement en utilisant des ondes de surface ultrasonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massina Fengal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gennesseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambient seismic noise processing to monitor sea dikes: the case of Noirmoutier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lescoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards passive ultrasonic sounding of a steelconcrete-steel containment structure using embedded optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Druet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Lefeuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Quelene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDE NucCon 2023 - International Conference on Non-destructive Evaluation of Concrete in Nuclear Applications January 25-27, 2023, Espoo, Finland</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Espoo, Finland. pp.252-258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848363v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du CND par ultrasons au SHM pour le contrôle de l’intégrité des bétons : bilan et perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ultrasonic evaluation of a steel-concrete structure using embedded Fiber Bragg Gratings (FBG) and piezoelectric sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Druet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Lefeuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quelene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NDT-CE 2022 : The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Zurich, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58286/27218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847757v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic evaluation of a steel-concrete structure using embedded Fiber Bragg Gratings (FBG) and piezoelectric sensors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Testing to assess the concrete of Nuclear Power Plant containment: From laboratory to onsite measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT-CE 2022 : The International Symposium on Nondestructive Testing in Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th World Conference on Non-Destructive Testing - WCNDT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Songdo Convensia, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387329v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Testing to assess the concrete of Nuclear Power Plant containment: From laboratory to onsite measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Développement des Essais Non Destructifs acoustiques pour le suivi des enceintes de confinement des enceintes de centrales nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Verdier</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Sbartai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Marie Henault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+                <w:t xml:space="preserve">Odile Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th World Conference on Non-Destructive Testing - WCNDT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Songdo Convensia, South Korea</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296168v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance non destructive de l'état du béton des enceintes de confinement des centrales nucléaires avec et sans précontrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Ciccarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès international francophone sur les méthodes d'auscultation et d'évaluation des bétons (Diagnobéton 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semi-analytical finite element method for the forced response and surface wave propagation in multilayered solid spheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anglo-French Physical Acoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, SOUT CROYDON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Fiber Optic Sensors for multiple crack monitoring in reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bassil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst Niederleithinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Kadoke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWSHM 2019 - 12th International Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Stanford, United States. pp.1-10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12783/shm2019/32133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non destructive monitoring of mechanical stress in concrete for the survey of nuclear power plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rakotonarivo S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciccarone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Annual Review of Progress in Quantitative Nondestructive Evaluation - QNDE 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Portland (OR), United States. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Gothenburg, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261398v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of cracks in reinforced concrete structures using distributed fiber optic sensors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM 2018, 9th European Workshop on Structural Health Monitoring Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Manchester, France. 9p</w:t>
+              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871146v2</w:t>
+                <w:t xml:space="preserve">hal-02048420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of concrete material properties for nuclear power plant survey: results in the laboratory and on the VeRCoRS mock-up</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE/NDT, Structural Materials Technology for Highways and Bridges (SMT) and the International Symposium on Non-Destructive Testing in Civil Engineering (NDT-CE) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 9p</w:t>
+              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048420v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02045176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the need to monitor concrete fatigue with Non Destructive Testing: preliminary results of Infrastar European project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of nonlinear modulation of coda wave interferometry in a multiple scattering medium with the presence of a localized micro-cracked zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eugen Brühwiler</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMT and NDT-CE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Provo, United States. pp.210002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870993v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non destructive testing of concrete nuclear containment plants with surface waves : lab experiment on decimeter slabs and on the VeRCoRs mock-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 5 p., </w:t>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 6 p., </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5031646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5031526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261404v1</w:t>
+                <w:t xml:space="preserve">hal-03261398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of nonlinear modulation of coda wave interferometry in a multiple scattering medium with the presence of a localized micro-cracked zone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantification of cracks in reinforced concrete structures using distributed fiber optic sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bassil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSHM 2018, 9th European Workshop on Structural Health Monitoring Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Manchester, France. 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01872819v1</w:t>
+                <w:t xml:space="preserve">hal-01871146v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation for containment monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+                <w:t xml:space="preserve">Addressing the need to monitor concrete fatigue with Non Destructive Testing: preliminary results of Infrastar European project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernst Niederleithinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Klikowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Payan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Abraham</w:t>
+                <w:t xml:space="preserve">Eugen Brühwiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TINCE 2018 – Technological Innovations in Nuclear Civil Engineerin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SMT and NDT-CE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, New Brunswick, United States. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02045176v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of the durability and damages of concrete in nuclear power plant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Monitoring localized cracks on under pressure concrete nuclear containment wall using linear and nonlinear ultrasonic coda wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Non-destructive Testing (ECNDT 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">44th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, PROVO, United States. 5 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02045183v1</w:t>
+                <w:t xml:space="preserve">hal-03261404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation Non Destructive des enceintes de confinement de centrales nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Cofrend 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment nuclear plant structures evaluation by non destructive testing: strategy and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Henault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Hafid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TINCE 2016 3rd Conference on Technological Innovations in Nuclear Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France. 13p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non Destructive Evaluation of containment nuclear plants structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Mehdi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve"> 20th International Symposium on Nonlinear Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02524147v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion des courbes de dispersion des ondes de surface d’un milieu hétérogène</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of the influence of multiple scattering on surface waves dispersion curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metais Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pageot Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Diagnobéton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering NDT-CE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178418v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01174450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Water Gradients in Concrete by Complementary NDT Methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+                <w:t xml:space="preserve">Inversion des courbes de dispersion des ondes de surface d’un milieu hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metais Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 12p</w:t>
+              <w:t xml:space="preserve">Congrès Diagnobéton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608961v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Destructive Evaluation of containment nuclear plants structures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Influence of water gradient on surface wave measurements in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metais Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20th International Symposium on Nonlinear Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDTCE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303775v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of the influence of multiple scattering on surface waves dispersion curves</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Water Gradients in Concrete by Complementary NDT Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering NDT-CE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium Non-Destructive Testing in Civil Engineering (NDT-CE 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, BERLIN, Germany. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01174450v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of a Large Cracked Concrete Sample with Non-Linear Mixing of Ultrasonic Coda Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contrôle d’une structure du béton de taille réelle par analyses de la coda ultrasonore avec compensation des biais thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumeng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Diagnobéton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Matériaux et Durabilité des Constructions - Université Toulouse III, Mar 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021034v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed Crack Detection in Concrete with Coda Wave Non-Linear Modulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Monitoring of a Large Cracked Concrete Sample with Non-Linear Mixing of Ultrasonic Coda Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01021037v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non Destructive Testing of concrete: transfer from laboratory to on-site measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle d’une structure du béton de taille réelle par analyses de la coda ultrasonore avec compensation des biais thermiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Closed Crack Detection in Concrete with Coda Wave Non-Linear Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hilloulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Loukili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Diagnobéton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Matériaux et Durabilité des Constructions - Université Toulouse III, Mar 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EWSHM - 7th European Workshop on Structural Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFFSTTAR, Inria, Université de Nantes, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178200v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of concrete's behavior under 4-point bending load using Coda Wave Interferometry CWI analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chapeleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Marie Cottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Denver, Colorado, United States. pp.398-404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798858v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a thermal compensation technique for Coda Wave Interferometry (CWI) analysis of acousto-elastic effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Coda wave interferometry methods for ultrasound characterization of concrete and cracked materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Forum of the Far East NDT New Technology and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hefei, Chine, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811096v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coda wave interferometry methods for ultrasound characterization of concrete and cracked materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mounanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Nordine Leklou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of the Far East NDT New Technology and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hefei, Chine, Unknown Region</w:t>
+              <w:t xml:space="preserve">Acoustics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166103v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coda Wave Interferometry (CWI) for monitoring early-age cementitious mortar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Non contact surface wave measurements for the evaluation of concrete submitted to tidal solicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Choinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811105v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the stress level of concrete structures with CODA wave interferometry: experimental illustration of an investigated zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quantitative evaluation of contactless impact echo for nondestructive assessment of void detection within tendon ducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Popovicsc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Nondestructive Testing of Materials and Structures - NDTMS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">International Workshop "Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165269v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Monitoring the stress level of concrete structures with CODA wave interferometry: experimental illustration of an investigated zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Schoefs</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lascoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability in Civil Engineering, (ICASP'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">International Symposium on Nondestructive Testing of Materials and Structures - NDTMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008948v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du fluage par interférométrie de la CODA : illustration expérimentale lors d'un essai de flexion trois points</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Benmeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées COFREND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Dunkerque, France. 8p</w:t>
+              <w:t xml:space="preserve">11th International Conference on Applications of Statistics and Probability in Civil Engineering, (ICASP'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008984v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative evaluation of contactless impact echo for nondestructive assessment of void detection within tendon ducts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Suivi du fluage par interférométrie de la CODA : illustration expérimentale lors d'un essai de flexion trois points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop "Non Destructive Testing and Evaluation: Physics, Sensors, Materials and Information"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées COFREND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Dunkerque, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008725v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following stress level modification of real size concrete structures with coda wave interferometry (CWI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Following Modifications of the Stress Level of Concrete Structures with CODA Wave Interferometry: Estimation of the Investigated Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QNDE 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">37th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego - USA, Unknown Region</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903851v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Following Modifications of the Stress Level of Concrete Structures with CODA Wave Interferometry: Estimation of the Investigated Zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Following stress level modification of real size concrete structures with coda wave interferometry (CWI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Larose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Planes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Thomas Planes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Review of Progress in Quantitative Nondestructive Evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QNDE 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp 1291-1298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3592082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165218v1</w:t>
+                <w:t xml:space="preserve">hal-00903851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining NDT tools for analysing the efficiency of repair techniques of wharves: the MAREO project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouk Benmeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dérobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th international conference and exhibition on Structural Faults &amp; Repair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-destructive testing in civil engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457330v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale modeling, a tool to assess subsurface imaging methods - application to seismic full waveform inversion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Leparoux</w:t>
+                <w:t xml:space="preserve">Use of ultrasonic and electromagnetic NDT to evaluate durability monitoring parameters of concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Brossier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odile Coffec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71th EAGE Conference &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.P041</w:t>
+              <w:t xml:space="preserve">NDTCE 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp 343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415625v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser interferometer robot for the detection of voids in tendon ducts with the impact echo method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Argoul</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDTCE'09 - 7th international symposium on Non-Destructive Testing in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France</w:t>
+              <w:t xml:space="preserve">Non-destructive testing in civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456752v1</w:t>
+                <w:t xml:space="preserve">hal-00457330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the bulk elastic moduli of various concrete by resonance frequency analysis of slabs submitted to degradations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+                <w:t xml:space="preserve">Small scale modeling, a tool to assess subsurface imaging methods - application to seismic full waveform inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bretaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Brossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">71th EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands. pp.P041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457337v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00415625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ultrasonic and electromagnetic NDT to evaluate durability monitoring parameters of concretes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Laser interferometer robot for the detection of voids in tendon ducts with the impact echo method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marie Cottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Valade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Coffec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Safia Bedaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDTCE 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp 343-348</w:t>
+              <w:t xml:space="preserve">NDTCE'09 - 7th international symposium on Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451077v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Determination of the bulk elastic moduli of various concrete by resonance frequency analysis of slabs submitted to degradations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457333v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouali Amiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Larget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée du GDR-US 2501</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">MEDACHS08 Construction heritage in coastal and marine environments - Lisbon 28-30 January 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Lisbonne, Portugal. pp.n.a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462979v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing. Part I - Samples preparation - Porosity and resistivity measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDACHS08 Construction heritage in coastal and marine environments - Lisbon 28-30 January 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Lisbonne, Portugal. pp.n.a</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315321v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Loche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Larget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Construction heritage in coastal and marine environments (MEDACHS08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462152v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cover concrete and assessment of chloride ingress by Non Destructive Testing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction heritage in coastal and marine environments (MEDACHS08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">5ème Journée du GDR-US 2501</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315320v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIMS workshop on New Directions in Analytical and Numerical Methods for Forward and Inverse Wave Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for multiple scattering of ultrasounds in random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8-th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom. pp.492-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion, multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Derode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Clorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagno-béton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Scattering of ultrasonic propagation for non destructive evaluation of concrete; for non destructive evaluation of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Towards multidiffusive ultrasonic propagation for non destructive evaluation of concrete; theoretical overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clorennec</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States. pp.357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457472v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multichannel analysis of surface waves on concave concrete structures : numerical model and experimental validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multiple Scattering of ultrasonic propagation for non destructive evaluation of concrete; for non destructive evaluation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jack-Pierre Piguet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Derode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDE Conference on civil engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Saint-Louis, United States. pp.521-528</w:t>
+              <w:t xml:space="preserve">Conference on Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970161v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multichannel analysis of surface waves on concave concrete structures : numerical model and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Pierre Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">NDE Conference on civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Saint-Louis, United States. pp.521-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457528v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bitume et dépendance : Application à l'auscultation des matériaux bitumineux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences de l&amp;apos;Ingénieur 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, MARNE LA VALLEE, France. pp 280-285</w:t>
+              <w:t xml:space="preserve">Journées des Sciences de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640533v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multidiffusive ultrasonic propagation for non destructive evaluation of concrete; theoretical overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Bitume et dépendance : Application à l'auscultation des matériaux bitumineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States. pp.357</w:t>
+              <w:t xml:space="preserve">Journées des Sciences de l&amp;apos;Ingénieur 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, MARNE LA VALLEE, France. pp 280-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457497v1</w:t>
+                <w:t xml:space="preserve">hal-03640533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDZ characterization using MASW method : measurements in the circumferential direction of the tunnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Meeting ANDRA "Clays in natural and engineered barriers for radioactive waste Confinement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00969965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral analysis of surface waves for the characterization of the EDZ in circular galleries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack-Pierre Piguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international "Géologie et ouvrages linéaires"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-00972489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the time-frequency analysis approach in impact echo method - Example of application : detection of fault in concrete slab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Piwakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Non-Destructive Testing in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Japan. pp.463-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15747,258 +15759,258 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of ambient seismic noise sources for long term monitoring of a sea dike: preliminary results of the SEEWALL project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Lehujeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Kahrizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bardainne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul numérique des modes de galerie d'une sphère élastique enfouie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gallezot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Treyssede</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JJCAP2019, Journées des Jeunes Chercheurs en Acoustique Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, PARIS, France. JJCAP2019, Journées des Jeunes Chercheurs en Acoustique Physique, 1p, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16008,413 +16020,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact-Echo for the evaluation of concrete structures, In : Non-destructive evaluation of reinforced concrete structures, Volume 2: Non-destructive testing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Popovics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact-Echo for the evaluation of concrete structures, In : Non-destructive evaluation of reinforced concrete structures, Volume 2: Non-destructive testing methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WOODHEAD PUBLISHING, pp 466-489, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface wave techniques for the evaluation of concrete structures, In : Non-destructive evaluation of reinforced concrete structures, Volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Popovics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface wave techniques for the evaluation of concrete structures, In : Non-destructive evaluation of reinforced concrete structures, Volume 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WOODHEAD PUBLISHING, pp 441-465, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00971784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a multiple scattering method and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Leger &amp; MarC Deschamps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonic wave propagation in non homogeneous media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.317-327, 2009, Springer Proceedings in Physics 128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’analyse continue en ondelettes à la méthode impact-echo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien-Phu Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs physiques et propagation dans les sols et les structures du génie civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.99-114, 2006, Etudes et recherches des Laboratoires des ponts et chaussées</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16424,113 +16436,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7e symposium international sur les essais non destructifs pour le génie civil, Nantes, 30 juin - 3 juillet 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Derobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 1027p, cdrom, bibliogr., ill., 2009, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3829/act-actndtce-fr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16540,161 +16552,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concrete in marine environment - Steel corrosion in reinforced concrete - Methods of assessment and repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouali Amiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Dérobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lataste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId378"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16841,51 +16853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04187673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103193" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313112v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thery" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217211034729" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081526v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa417" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547903v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bassil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525747v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102555" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376463v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Th&#233;ry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.106019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Niederleithinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020356" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.177-189" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012067" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letourneur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791585" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851314v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2313-12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovics" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.002" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK31R7J9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wiggenhauser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000085" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2010-0339.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404843v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clorennec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404105v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgen.2009.02.012" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goueygou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lataste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2008.03.001" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X72PQS85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.02.014" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ4WBFN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763411v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG10.2.151" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109919v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chammas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1532-3641(2003)3:1(55)" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250444v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250441v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Henry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188171v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Brandon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cohen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1994.1541" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V02W6QSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434384v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402743v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kadoke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32133" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871146v2" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870993v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klikowicz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303775v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021034v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178200v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166103v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165269v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008725v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovicsc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903851v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592082" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165218v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Planes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415625v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretaudeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456752v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bedaoui" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970161v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640533v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969965v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972489v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250443v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153722v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971758v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971784v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435847v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400448v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actndtce-fr" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312123v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilan Shaabani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Shokouhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0042244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05543863v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derrien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Lehujeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Recoquillay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2026.120832" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443571v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massina Fengal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Payan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rayssac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.144811" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#233;robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2025.103473" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05045724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chapeleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25092657" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Hariri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Chaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sa&#239;di-Muret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24175588" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04889155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Palma Lopes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouvard-Coconet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Decitre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2024.103217" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilin Qu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hilloulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chupin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Piau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2023.106991" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04187673v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2023.103193" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Saliba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sbartai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hilloulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Piau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27238" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313112v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Xue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14759217211034729" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576386v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Balayssac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Yven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.38.2.22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081526v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ao Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Feuvre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa417" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Th&#233;ry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillemot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.106019" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547903v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bassil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Leduc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20082220" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525747v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallezot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Treyssede" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2020.102555" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02007049v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Wang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Niederleithinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19020356" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2016.09.015" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMDB4S1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106331v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5007832" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lys" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Loukili" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.06.138" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347572v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lascoup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.24.177-189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073102v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grondin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2014.08.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167005v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Letourneur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4791585" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretaudeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brossier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2012067" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813152v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Piwakowski" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.01.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165123v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2313-12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007228v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovics" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.02.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK31R7J9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Benmeddour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Choinska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.09.038" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4HKZX9Q-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grondin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207513v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Derobert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Wiggenhauser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)IS.1943-555X.0000085" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abraham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.03.015" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TF1NGBTK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/GEO2010-0339.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404843v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clorennec" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404105v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgen.2009.02.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356657v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goueygou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Lataste" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2008.03.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X72PQS85-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963012v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cote" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Pierre Piguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2006.02.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ4WBFN4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03763411v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper van Wijk" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C&#244;te" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/JEEG10.2.151" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109919v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chammas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cote" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Semblat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109937v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1532-3641(2003)3:1(55)" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Celse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vayssade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Henry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250444v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Brandon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cohen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jsvi.1994.1541" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V02W6QSQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05546513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194500v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Ibrahim" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Chaix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194604v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dos Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/31720" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04980473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Payan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3078" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05366285v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04943131v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laffont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/29636" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296107v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04913656v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387504v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04423427v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gennesseaux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387586v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Kahrizi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lescoat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Michel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4987" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387422v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Druet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lefeuve" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Quelene" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387329v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quelene" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/27218" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296168v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Henault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848363v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Ranaivomanana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larose" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296472v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Ciccarone" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434384v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402743v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Wang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kadoke" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12783/shm2019/32133" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04296402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotonarivo S." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciccarone" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045183v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Henault" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Garnier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Payan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261398v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031526" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871146v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870993v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Klikowicz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261404v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031646" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576476v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599552v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hafid" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303775v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garnier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Mehdi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174450v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pageot Damien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524147v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608961v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lataste" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178200v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumeng Zhang" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021034v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021045v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fardeau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174460v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Cottineau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811096v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166103v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811105v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounanga" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Nordine Leklou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798858v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008725v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Popovicsc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008948v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008984v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165218v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Planes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903851v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3592082" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007985v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Perrin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451077v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Coffec" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415625v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bretaudeau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brossier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456752v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Marie Cottineau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valade" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Bedaoui" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457337v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315321v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loche" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lataste" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouali Amiri" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larget" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315320v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Larget" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970161v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640533v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Simonin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969965v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Balland" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00972489v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250443v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04387568v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardainne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4258" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153722v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971758v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971784v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04435847v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Phu Le" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400448v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actndtce-fr" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312123v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. D&#233;robert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>