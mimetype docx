--- v0 (2026-03-14)
+++ v1 (2026-05-04)
@@ -585,329 +585,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04601719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontiers in Satellite-Based Estimates of Cloud-Mediated Aerosol Forcing</w:t>
+                <w:t xml:space="preserve">Orographic Cirrus and Its Radiative Forcing in NCAR CAM6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Rosenfeld</w:t>
+                <w:t xml:space="preserve">Kai Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Kokhanovsky</w:t>
+                <w:t xml:space="preserve">Xiaohong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Goren</w:t>
+                <w:t xml:space="preserve">Julio Bacmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otto Hasekamp</w:t>
+                <w:t xml:space="preserve">Lin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Reviews of Geophysics, 61, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (10), pp.e2022JD038164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022RG000799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022jd038164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456541v1</w:t>
+                <w:t xml:space="preserve">hal-04219856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orographic Cirrus and Its Radiative Forcing in NCAR CAM6</w:t>
+                <w:t xml:space="preserve">Frontiers in Satellite-Based Estimates of Cloud-Mediated Aerosol Forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Lyu</w:t>
+                <w:t xml:space="preserve">Daniel Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaohong Liu</w:t>
+                <w:t xml:space="preserve">Alexander Kokhanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Bacmeister</w:t>
+                <w:t xml:space="preserve">Tom Goren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Zhao</w:t>
+                <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Lin</w:t>
+                <w:t xml:space="preserve">Otto Hasekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (10), pp.e2022JD038164. </w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Reviews of Geophysics, 61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022jd038164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022RG000799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219856v1</w:t>
+                <w:t xml:space="preserve">hal-04456541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Aggregation of Satellite Observations Leads to an Overestimation of the Radiative Forcing Due To Aerosol‐Cloud Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Goren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1208,291 +1208,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03686319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring relations between cloud morphology, cloud phase, and cloud radiative properties in Southern Ocean's stratocumulus clouds</w:t>
+                <w:t xml:space="preserve">Exploring Satellite-Derived Relationships between Cloud Droplet Number Concentration and Liquid Water Path Using a Large-Domain Large-Eddy Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Danker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+                <w:t xml:space="preserve">Sudhakar Dipu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel L. Mccoy</w:t>
+                <w:t xml:space="preserve">Matthias Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Wood</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annica M. L. Ekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Goren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-10247-2022⟩</w:t>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tellus B - Chemical and Physical Meteorology, 74 (1), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16993/tellusb.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03779806v1</w:t>
+                <w:t xml:space="preserve">hal-03945500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Satellite-Derived Relationships between Cloud Droplet Number Concentration and Liquid Water Path Using a Large-Domain Large-Eddy Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring relations between cloud morphology, cloud phase, and cloud radiative properties in Southern Ocean's stratocumulus clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Danker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudhakar Dipu</w:t>
+                <w:t xml:space="preserve">Isabel L. Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Schwarz</w:t>
+                <w:t xml:space="preserve">Robert Wood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annica M. L. Ekman</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Possner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Tellus B - Chemical and Physical Meteorology, 74 (1), pp.176. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.10247-10265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16993/tellusb.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-10247-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945500v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03779806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the difficulties in quantifying droplet number response to aerosol from satellite observations</w:t>
               </w:r>
@@ -1504,51 +1504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hailing Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,693 +1866,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03686311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Twomey effect from satellite observations: issues and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new classification of satellite-derived liquid water cloud regimes at cloud scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Unglaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, pp.15079-15099. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-15079-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Atmospheric Chemistry and Physics, 20 (4), pp.2407-2418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-2407-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03686292v1</w:t>
+                <w:t xml:space="preserve">hal-03933598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new classification of satellite-derived liquid water cloud regimes at cloud scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observational Evidence that Radiative Heating Modifies the Life Cycle of Tropical Anvil Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey J. Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Unglaub</w:t>
+                <w:t xml:space="preserve">Joel R. Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Block</w:t>
+                <w:t xml:space="preserve">Blaž Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William L. Smith Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandana M. Thieman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-2407-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.8621-8640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-20-0204.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933598v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and attribution of aerosol-cloud interactions in large-domain large-eddy simulations with the ICOsahedral Non-hydrostatic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montserrat Costa-Surós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Acquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Baars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Carbajal Henken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.5657-5678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-20-5657-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03686300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Added Value of Large-eddy and Storm-resolving Models for Simulating Clouds and Precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Acquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akio Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rieke Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Meteorological Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Journal of the Meteorological Society of Japan, 98 (2), pp.395-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2151/jmsj.2020-021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Evidence that Radiative Heating Modifies the Life Cycle of Tropical Anvil Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Casey J. Wall</w:t>
+                <w:t xml:space="preserve">Constraining the Twomey effect from satellite observations: issues and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel R. Norris</w:t>
+                <w:t xml:space="preserve">Antti Arola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaž Gasparini</w:t>
+                <w:t xml:space="preserve">Brian Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William L. Smith Jr.</w:t>
+                <w:t xml:space="preserve">Matthew Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandana M. Thieman</w:t>
+                <w:t xml:space="preserve">Hartwig Deneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33, pp.8621-8640. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.15079-15099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-20-0204.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-15079-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03686294v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microphysics guide to cirrus – Part 2: Climatologies of clouds and humidity from observations</w:t>
               </w:r>
@@ -2672,103 +2672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the aerosol influence on cloud liquid water path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Goren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (8), pp.5331-5347. </w:t>
@@ -2800,698 +2800,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloud base height retrieval from multi-angle satellite data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Böhm</w:t>
+                <w:t xml:space="preserve">Analysis and quantification of ENSO-linked changes in the tropical Atlantic cloud vertical distribution using 14 years of MODIS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Madenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintia Carbajal Henken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Preusker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Susanne Crewell</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Fischer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-12-1841-2019⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.13535-13546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-19-13535-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03686281v1</w:t>
+                <w:t xml:space="preserve">insu-03686270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and quantification of ENSO-linked changes in the tropical Atlantic cloud vertical distribution using 14 years of MODIS observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Preusker</w:t>
+                <w:t xml:space="preserve">Cloud base height retrieval from multi-angle satellite data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jürgen Fischer</w:t>
+                <w:t xml:space="preserve">Susanne Crewell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.13535-13546. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1841-1860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-19-13535-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-12-1841-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03686270v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing cloud top effective radii from satellite retrieved values, accounting for vertical photon transport: quantification and correction of the resulting bias in droplet concentration and liquid water path retrievals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ice crystal number concentration estimates from lidar–radar satellite remote sensing – Part 2: Controls on the ice crystal number concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel P. Grosvenor</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Atmospheric Measurement Techniques, 11 (7), pp.4273-4289. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (19), pp.14351-14370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-11-4273-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-14351-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936840v1</w:t>
+                <w:t xml:space="preserve">insu-01756056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice crystal number concentration estimates from lidar–radar satellite remote sensing – Part 2: Controls on the ice crystal number concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
+                <w:t xml:space="preserve">The applicability of physical optics in the millimetre and sub-millimetre spectral region. Part II: Application to a three-component model of ice cloud and its evaluation against the bulk single-scattering properties of various other aggregate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Ishimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawn Harlow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-14351-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Quantitative Spectroscopy and Radiative Transfer, 206, pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01756056v1</w:t>
+                <w:t xml:space="preserve">hal-03942754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The applicability of physical optics in the millimetre and sub-millimetre spectral region. Part II: Application to a three-component model of ice cloud and its evaluation against the bulk single-scattering properties of various other aggregate models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Ishimoto</w:t>
+                <w:t xml:space="preserve">Parameterizing cloud top effective radii from satellite retrieved values, accounting for vertical photon transport: quantification and correction of the resulting bias in droplet concentration and liquid water path retrievals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Grosvenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chawn Harlow</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Journal of Quantitative Spectroscopy and Radiative Transfer, 206, pp.83-100. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Atmospheric Measurement Techniques, 11 (7), pp.4273-4289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.10.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-4273-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942754v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite Observations of Precipitating Marine Stratocumulus Show Greater Cloud Fraction for Decoupled Clouds in Comparison to Coupled Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Goren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,325 +3545,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CALIOP to estimate cloud-field base height and its uncertainty: the Cloud Base Altitude Spatial Extrapolator (CBASE) algorithm and dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ice crystal number concentration estimates from lidar–radar satellite remote sensing – Part 1: Method and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Unglaub</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Goren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-10-2279-2018⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (19), pp.14327-14350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-14327-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934148v1</w:t>
+                <w:t xml:space="preserve">hal-01957592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice crystal number concentration estimates from lidar–radar satellite remote sensing – Part 1: Method and evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using CALIOP to estimate cloud-field base height and its uncertainty: the Cloud Base Altitude Spatial Extrapolator (CBASE) algorithm and dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Delanoë</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David S. Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan S. l'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Unglaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 18 (19), pp.14327-14350. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Earth System Science Data, 10 (4), pp.2279-2293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-18-14327-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-2279-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957592v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote Sensing of Droplet Number Concentration in Warm Clouds: A Review of the Current State of Knowledge and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P. Grosvenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3953,77 +3953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large‐eddy simulations over Germany using ICON: a comprehensive evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rieke Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anurag Dipankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Carbajal Henken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4087,51 +4087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of aerosol–cloud interactions in the regional atmosphere–aerosol model COSMO-MUSCAT(5.0) and evaluation using satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhakar Dipu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4234,51 +4234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The applicability of physical optics in the millimetre and sub-millimetre spectral region. Part I: The ray tracing with diffraction on facets method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent C.-Labonnote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brogniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4554,77 +4554,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency of occurrence of rain from liquid-, mixed- and ice-phase clouds derived from A-Train satellite retrievals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5069,528 +5069,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Convective Invigoration from A-Train Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite retrievals of the ice crystal number concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Muelmenstaedt</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Edouard Gryspeerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Kühne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friederike Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01448611v1</w:t>
+                <w:t xml:space="preserve">insu-01448133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite retrievals of the ice crystal number concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for Convective Invigoration from A-Train Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Muelmenstaedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01448133v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01448611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirrus heterogeneity effects on cloud optical properties retrieved with an optimal estimation method from MODIS VIS to TIR channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for Convective Invigoration from A-Train Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fauchez</w:t>
+                <w:t xml:space="preserve">D. Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Platnick</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADIATION PROCESSES IN THE ATMOSPHERE AND OCEAN (IRS2016): Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">96th American Meteorological Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, New Orleans, United States. pp.9.2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819345v1</w:t>
+                <w:t xml:space="preserve">insu-01254940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Convective Invigoration from A-Train Observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
+                <w:t xml:space="preserve">Cirrus heterogeneity effects on cloud optical properties retrieved with an optimal estimation method from MODIS VIS to TIR channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Platnick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rosenfeld</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">96th American Meteorological Society Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADIATION PROCESSES IN THE ATMOSPHERE AND OCEAN (IRS2016): Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Auckland, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4975504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01254940v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous multi-layer retrievals of ice and liquid water cloud properties using passive measurements</w:t>
               </w:r>
@@ -5974,51 +5974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05041776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Sourdeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Saiprakash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mu&#241;oz-Porcar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3445-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dietel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7359-2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolom&#233; Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Spang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kr&#228;mer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1699-2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Doktorowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kretzschmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Quaas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3099-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosenfeld" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kokhanovsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gryspeerdt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Hasekamp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022RG000799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219856v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Lyu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bacmeister" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd038164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Papakonstantinou-Presvelou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098207" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajedeh Marjani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tesche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Br&#228;uer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Danker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel L. Mccoy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wood" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Possner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-10247-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03945500v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakar Dipu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schwarz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annica M. L. Ekman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/tellusb.27" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Jia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-7353-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sporre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svenhag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sourdeval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Storelvmo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bacer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia C. Sullivan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Tost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Lelieveld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1485-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cairns" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Christensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Deneke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15079-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03933598v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Unglaub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Block" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#252;lmenst&#228;dt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-2407-2020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686300v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Costa-Sur&#243;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Acquistapace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Baars" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Carbajal Henken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-5657-2020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03937305v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Hansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Heinze" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Klinger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2151/jmsj.2020-021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686294v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey J. Wall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R. Norris" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Gasparini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Smith Jr." TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana M. Thieman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-20-0204.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02457207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spelten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Afchine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fahey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-12569-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5331-2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1841-2019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686270v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Madenach" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Preusker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fischer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13535-2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03936840v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Grosvenor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-4273-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756056v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14351-2018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03942754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Baran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ishimoto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Hesse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawn Harlow" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.10.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03936831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl078122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934148v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Henderson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan S. l'Ecuyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2279-2018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14327-2018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03937582v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Zuidema" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ackerman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail D. Alexandrov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017rg000593" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03935921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dipankar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moseley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2947" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wolke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoll" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;hlbauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2231-2017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03942682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.12.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C.-Labonnote" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175753v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064604" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-8229-2013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00143.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessenia Gonzalez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0183881" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Muelmenstaedt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448133v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gryspeerdt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#252;hne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Hemmer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819345v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauchez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platnick" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975504" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01254940v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenfeld" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quaas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.-Labonnote" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogniez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115549v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05041776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Sourdeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Saiprakash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mu&#241;oz-Porcar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3445-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dietel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7359-2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolom&#233; Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Spang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kr&#228;mer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1699-2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Doktorowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kretzschmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Quaas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3099-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Lyu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bacmeister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd038164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosenfeld" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kokhanovsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gryspeerdt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Hasekamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022RG000799" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Papakonstantinou-Presvelou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098207" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajedeh Marjani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tesche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Br&#228;uer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03945500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakar Dipu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schwarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annica M. L. Ekman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/tellusb.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Danker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel L. Mccoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wood" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Possner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-10247-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Jia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-7353-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sporre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svenhag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sourdeval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Storelvmo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bacer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia C. Sullivan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Tost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Lelieveld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1485-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03933598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Unglaub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Block" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#252;lmenst&#228;dt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-2407-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey J. Wall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R. Norris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Gasparini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Smith Jr." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana M. Thieman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-20-0204.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Costa-Sur&#243;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Acquistapace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Baars" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Carbajal Henken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-5657-2020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03937305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Hansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Heinze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Klinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2151/jmsj.2020-021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cairns" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Christensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Deneke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15079-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02457207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spelten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Afchine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fahey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-12569-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5331-2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Madenach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Preusker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13535-2019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1841-2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14351-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03942754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Baran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ishimoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Hesse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawn Harlow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.10.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03936840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Grosvenor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-4273-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03936831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl078122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957592v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14327-2018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Henderson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan S. l'Ecuyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2279-2018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03937582v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Zuidema" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ackerman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail D. Alexandrov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017rg000593" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03935921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dipankar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moseley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2947" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wolke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoll" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;hlbauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2231-2017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03942682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.12.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C.-Labonnote" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175753v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064604" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-8229-2013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00143.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessenia Gonzalez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0183881" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gryspeerdt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#252;hne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Hemmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Muelmenstaedt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01254940v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenfeld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quaas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platnick" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975504" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.-Labonnote" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogniez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115549v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>