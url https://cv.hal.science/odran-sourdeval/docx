--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -234,1525 +234,1525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of low-base and mid-base clouds and their thermodynamic phase over the Southern Ocean and Arctic marine regions</w:t>
+                <w:t xml:space="preserve">Subgrid-scale variability of cloud ice in the ICON-AES 1.3.00</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Dietel</w:t>
+                <w:t xml:space="preserve">Sabine Doktorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinna Hoose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-7359-2024⟩</w:t>
+              <w:t xml:space="preserve">Geosci. Model Dev.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Geosci. Model Dev., 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-17-3099-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682638v1</w:t>
+                <w:t xml:space="preserve">hal-04601719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: Bimodal parameterizations of in situ ice cloud particle size distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Bartolomé García</w:t>
+                <w:t xml:space="preserve">Characterisation of low-base and mid-base clouds and their thermodynamic phase over the Southern Ocean and Arctic marine regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Dietel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martina Krämer</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Hoose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Atmos. Chem. Phys., 24, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-24-1699-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 24 (12), pp.7359 - 7383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-7359-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591846v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid-scale variability of cloud ice in the ICON-AES 1.3.00</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technical note: Bimodal parameterizations of in situ ice cloud particle size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Kretzschmar</w:t>
+                <w:t xml:space="preserve">Irene Bartolomé García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Quaas</w:t>
+                <w:t xml:space="preserve">Reinhold Spang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Salzmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+                <w:t xml:space="preserve">Martina Krämer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosci. Model Dev.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Geosci. Model Dev., 17, </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Atmos. Chem. Phys., 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gmd-17-3099-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-24-1699-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601719v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orographic Cirrus and Its Radiative Forcing in NCAR CAM6</w:t>
+                <w:t xml:space="preserve">Spatial Aggregation of Satellite Observations Leads to an Overestimation of the Radiative Forcing Due To Aerosol‐Cloud Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kai Lyu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tom Goren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kretzschmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022jd038164⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (18), pp.e2023GL105282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023gl105282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219856v1</w:t>
+                <w:t xml:space="preserve">hal-04218078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontiers in Satellite-Based Estimates of Cloud-Mediated Aerosol Forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kokhanovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Goren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Hasekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews of Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Reviews of Geophysics, 61, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022RG000799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Aggregation of Satellite Observations Leads to an Overestimation of the Radiative Forcing Due To Aerosol‐Cloud Interactions</w:t>
+                <w:t xml:space="preserve">Orographic Cirrus and Its Radiative Forcing in NCAR CAM6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Goren</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kai Lyu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Bacmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (18), pp.e2023GL105282. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (10), pp.e2022JD038164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023gl105282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022jd038164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218078v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Ocean/Sea-Ice Contrasts Observed in Satellite-Derived Ice Crystal Number Concentrations in Arctic Ice Boundary-Layer Clouds</w:t>
+                <w:t xml:space="preserve">Springtime Stratospheric Volcanic Aerosol Impact on Midlatitude Cirrus Clouds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Papakonstantinou-Presvelou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes Quaas</w:t>
+                <w:t xml:space="preserve">M. K. Sporre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Friberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Svenhag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Storelvmo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL098207⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL096171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03779807v1</w:t>
+                <w:t xml:space="preserve">insu-03686323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite Observations of the Impact of Individual Aircraft on Ice Crystal Number in Thin Cirrus Clouds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Bräuer</w:t>
+                <w:t xml:space="preserve">Exploring relations between cloud morphology, cloud phase, and cloud radiative properties in Southern Ocean's stratocumulus clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Danker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johannes Quaas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel L. Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Possner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.10247-10265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-10247-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL096173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03686319v1</w:t>
+                <w:t xml:space="preserve">insu-03779806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Satellite-Derived Relationships between Cloud Droplet Number Concentration and Liquid Water Path Using a Large-Domain Large-Eddy Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strong Ocean/Sea-Ice Contrasts Observed in Satellite-Derived Ice Crystal Number Concentrations in Arctic Ice Boundary-Layer Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Papakonstantinou-Presvelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16993/tellusb.27⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL098207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945500v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03779807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring relations between cloud morphology, cloud phase, and cloud radiative properties in Southern Ocean's stratocumulus clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Danker</w:t>
+                <w:t xml:space="preserve">Satellite Observations of the Impact of Individual Aircraft on Ice Crystal Number in Thin Cirrus Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajedeh Marjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Tesche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Bräuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anna Possner</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-10247-2022⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL096173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03779806v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the difficulties in quantifying droplet number response to aerosol from satellite observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Exploring Satellite-Derived Relationships between Cloud Droplet Number Concentration and Liquid Water Path Using a Large-Domain Large-Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudhakar Dipu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annica M. L. Ekman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Goren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-7353-2022⟩</w:t>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tellus B - Chemical and Physical Meteorology, 74 (1), pp.176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16993/tellusb.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03779812v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springtime Stratospheric Volcanic Aerosol Impact on Midlatitude Cirrus Clouds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Addressing the difficulties in quantifying droplet number response to aerosol from satellite observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sourdeval</w:t>
+                <w:t xml:space="preserve">Hailing Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Storelvmo</w:t>
+                <w:t xml:space="preserve">Christoph Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.7353-7372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL096171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-7353-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03686323v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03779812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold cloud microphysical process rates in a global chemistry-climate model</w:t>
               </w:r>
@@ -1866,909 +1866,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03686311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new classification of satellite-derived liquid water cloud regimes at cloud scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microphysics guide to cirrus – Part 2: Climatologies of clouds and humidity from observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Unglaub</w:t>
+                <w:t xml:space="preserve">Christian Rolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karoline Block</w:t>
+                <w:t xml:space="preserve">Nicole Spelten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Armin Afchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fahey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Atmospheric Chemistry and Physics, 20 (4), pp.2407-2418. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-2407-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20 (21), pp.12569-12608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-12569-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933598v1</w:t>
+                <w:t xml:space="preserve">insu-02457207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observational Evidence that Radiative Heating Modifies the Life Cycle of Tropical Anvil Clouds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Casey J. Wall</w:t>
+                <w:t xml:space="preserve">Constraining the Twomey effect from satellite observations: issues and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel R. Norris</w:t>
+                <w:t xml:space="preserve">Antti Arola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaž Gasparini</w:t>
+                <w:t xml:space="preserve">Brian Cairns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William L. Smith Jr.</w:t>
+                <w:t xml:space="preserve">Matthew Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandana M. Thieman</w:t>
+                <w:t xml:space="preserve">Hartwig Deneke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33, pp.8621-8640. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.15079-15099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-20-0204.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-15079-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03686294v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and attribution of aerosol-cloud interactions in large-domain large-eddy simulations with the ICOsahedral Non-hydrostatic model</w:t>
+                <w:t xml:space="preserve">The Added Value of Large-eddy and Storm-resolving Models for Simulating Clouds and Precipitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montserrat Costa-Surós</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Acquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Baars</w:t>
+                <w:t xml:space="preserve">Akio Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cintia Carbajal Henken</w:t>
+                <w:t xml:space="preserve">Rieke Heinze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Klinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-5657-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Meteorological Society of Japan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of the Meteorological Society of Japan, 98 (2), pp.395-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2151/jmsj.2020-021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03686300v1</w:t>
+                <w:t xml:space="preserve">hal-03937305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Added Value of Large-eddy and Storm-resolving Models for Simulating Clouds and Precipitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+                <w:t xml:space="preserve">Detection and attribution of aerosol-cloud interactions in large-domain large-eddy simulations with the ICOsahedral Non-hydrostatic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montserrat Costa-Surós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Acquistapace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rieke Heinze</w:t>
+                <w:t xml:space="preserve">Holger Baars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolin Klinger</w:t>
+                <w:t xml:space="preserve">Cintia Carbajal Henken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Meteorological Society of Japan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Journal of the Meteorological Society of Japan, 98 (2), pp.395-435. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.5657-5678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2151/jmsj.2020-021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-5657-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937305v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining the Twomey effect from satellite observations: issues and perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A new classification of satellite-derived liquid water cloud regimes at cloud scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Unglaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karoline Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, pp.15079-15099. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-20-15079-2020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Atmospheric Chemistry and Physics, 20 (4), pp.2407-2418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-20-2407-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03686292v1</w:t>
+                <w:t xml:space="preserve">hal-03933598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microphysics guide to cirrus – Part 2: Climatologies of clouds and humidity from observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martina Krämer</w:t>
+                <w:t xml:space="preserve">Observational Evidence that Radiative Heating Modifies the Life Cycle of Tropical Anvil Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey J. Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rolf</w:t>
+                <w:t xml:space="preserve">Joel R. Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Spelten</w:t>
+                <w:t xml:space="preserve">Blaž Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Afchine</w:t>
+                <w:t xml:space="preserve">William L. Smith Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fahey</w:t>
+                <w:t xml:space="preserve">Mandana M. Thieman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (21), pp.12569-12608. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.8621-8640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-20-12569-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-20-0204.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02457207v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03686294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the aerosol influence on cloud liquid water path</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Goren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (8), pp.5331-5347. </w:t>
@@ -2819,51 +2819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and quantification of ENSO-linked changes in the tropical Atlantic cloud vertical distribution using 14 years of MODIS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Madenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Carbajal Henken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Preusker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2936,90 +2936,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloud base height retrieval from multi-angle satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Crewell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3060,970 +3060,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03686281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice crystal number concentration estimates from lidar–radar satellite remote sensing – Part 2: Controls on the ice crystal number concentration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
+                <w:t xml:space="preserve">Remote Sensing of Droplet Number Concentration in Warm Clouds: A Review of the Current State of Knowledge and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Grosvenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martina Krämer</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paquita Zuidema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail D. Alexandrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-14351-2018⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Reviews of Geophysics, 56 (2), pp.409-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2017rg000593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01756056v1</w:t>
+                <w:t xml:space="preserve">hal-03937582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The applicability of physical optics in the millimetre and sub-millimetre spectral region. Part II: Application to a three-component model of ice cloud and its evaluation against the bulk single-scattering properties of various other aggregate models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hiroshi Ishimoto</w:t>
+                <w:t xml:space="preserve">Parameterizing cloud top effective radii from satellite retrieved values, accounting for vertical photon transport: quantification and correction of the resulting bias in droplet concentration and liquid water path retrievals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel P. Grosvenor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chawn Harlow</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.10.027⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Atmospheric Measurement Techniques, 11 (7), pp.4273-4289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-11-4273-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942754v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing cloud top effective radii from satellite retrieved values, accounting for vertical photon transport: quantification and correction of the resulting bias in droplet concentration and liquid water path retrievals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The applicability of physical optics in the millimetre and sub-millimetre spectral region. Part II: Application to a three-component model of ice cloud and its evaluation against the bulk single-scattering properties of various other aggregate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony J. Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel P. Grosvenor</w:t>
+                <w:t xml:space="preserve">Hiroshi Ishimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Wood</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Hesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chawn Harlow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-11-4273-2018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Quantitative Spectroscopy and Radiative Transfer, 206, pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2017.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936840v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite Observations of Precipitating Marine Stratocumulus Show Greater Cloud Fraction for Decoupled Clouds in Comparison to Coupled Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rosenfeld</w:t>
+                <w:t xml:space="preserve">Ice crystal number concentration estimates from lidar–radar satellite remote sensing – Part 2: Controls on the ice crystal number concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018gl078122⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (19), pp.14351-14370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-14351-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936831v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01756056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice crystal number concentration estimates from lidar–radar satellite remote sensing – Part 1: Method and evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite Observations of Precipitating Marine Stratocumulus Show Greater Cloud Fraction for Decoupled Clouds in Comparison to Coupled Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Goren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-18-14327-2018⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Geophysical Research Letters, 45 (10), pp.5126-5134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018gl078122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957592v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using CALIOP to estimate cloud-field base height and its uncertainty: the Cloud Base Altitude Spatial Extrapolator (CBASE) algorithm and dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ice crystal number concentration estimates from lidar–radar satellite remote sensing – Part 1: Method and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claudia Unglaub</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Gryspeerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Goren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (19), pp.14327-14350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-18-14327-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-10-2279-2018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03934148v1</w:t>
+                <w:t xml:space="preserve">hal-01957592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote Sensing of Droplet Number Concentration in Warm Clouds: A Review of the Current State of Knowledge and Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel P. Grosvenor</w:t>
+                <w:t xml:space="preserve">Using CALIOP to estimate cloud-field base height and its uncertainty: the Cloud Base Altitude Spatial Extrapolator (CBASE) algorithm and dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Ackerman</w:t>
+                <w:t xml:space="preserve">David S. Henderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikhail D. Alexandrov</w:t>
+                <w:t xml:space="preserve">Tristan S. l'Ecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Unglaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Reviews of Geophysics, 56 (2), pp.409-453. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Earth System Science Data, 10 (4), pp.2279-2293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2017rg000593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-10-2279-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03937582v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large‐eddy simulations over Germany using ICON: a comprehensive evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rieke Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anurag Dipankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Carbajal Henken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Moseley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4087,64 +4087,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of aerosol–cloud interactions in the regional atmosphere–aerosol model COSMO-MUSCAT(5.0) and evaluation using satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudhakar Dipu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Wolke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4234,51 +4234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The applicability of physical optics in the millimetre and sub-millimetre spectral region. Part I: The ray tracing with diffraction on facets method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyn Hesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4364,51 +4364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent C.-Labonnote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Brogniez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4554,90 +4554,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency of occurrence of rain from liquid-, mixed- and ice-phase clouds derived from A-Train satellite retrievals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Quaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (15), pp.6502-6509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5069,342 +5069,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satellite retrievals of the ice crystal number concentration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for Convective Invigoration from A-Train Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Muelmenstaedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosenfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odran Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Quaas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01448133v1</w:t>
+                <w:t xml:space="preserve">insu-01448611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for Convective Invigoration from A-Train Observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Satellite retrievals of the ice crystal number concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odran Sourdeval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Gryspeerdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Kühne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Muelmenstaedt</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Friederike Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Clouds and Precipitation 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01448611v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01448133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Convective Invigoration from A-Train Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Mülmenstädt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rosenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Quaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5468,51 +5468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Platnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5576,51 +5576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous multi-layer retrievals of ice and liquid water cloud properties using passive measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sourdeval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. C.-Labonnote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,51 +5974,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05041776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Sourdeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Saiprakash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mu&#241;oz-Porcar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3445-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682638v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dietel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7359-2024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolom&#233; Garc&#237;a" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Spang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kr&#228;mer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1699-2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601719v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Doktorowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kretzschmar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Quaas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salzmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3099-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219856v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Lyu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bacmeister" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd038164" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosenfeld" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kokhanovsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gryspeerdt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Hasekamp" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022RG000799" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105282" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779807v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Papakonstantinou-Presvelou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098207" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686319v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajedeh Marjani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tesche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Br&#228;uer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096173" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03945500v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakar Dipu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schwarz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annica M. L. Ekman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/tellusb.27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Danker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel L. Mccoy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wood" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Possner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-10247-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779812v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Jia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-7353-2022" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sporre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svenhag" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sourdeval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Storelvmo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096171" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bacer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia C. Sullivan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Tost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Lelieveld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1485-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03933598v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Unglaub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Block" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#252;lmenst&#228;dt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-2407-2020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey J. Wall" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R. Norris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Gasparini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Smith Jr." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana M. Thieman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-20-0204.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Costa-Sur&#243;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Acquistapace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Baars" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Carbajal Henken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-5657-2020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03937305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Hansen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Heinze" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Klinger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2151/jmsj.2020-021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686292v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cairns" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Christensen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Deneke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15079-2020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02457207v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spelten" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Afchine" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fahey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-12569-2020" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5331-2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Madenach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Preusker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13535-2019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1841-2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756056v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14351-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03942754v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Baran" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ishimoto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Hesse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawn Harlow" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.10.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03936840v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Grosvenor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-4273-2018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03936831v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl078122" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957592v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14327-2018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934148v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Henderson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan S. l'Ecuyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2279-2018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03937582v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Zuidema" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ackerman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail D. Alexandrov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017rg000593" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03935921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dipankar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moseley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2947" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wolke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoll" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;hlbauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2231-2017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03942682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.12.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C.-Labonnote" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175753v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064604" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-8229-2013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00143.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessenia Gonzalez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0183881" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448133v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gryspeerdt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#252;hne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Hemmer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448611v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Muelmenstaedt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01254940v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenfeld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quaas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platnick" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975504" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.-Labonnote" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogniez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115549v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05041776v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gil-D&#237;az" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#228;el Sicard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odran Sourdeval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athulya Saiprakash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantino Mu&#241;oz-Porcar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-25-3445-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04601719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Doktorowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kretzschmar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Quaas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salzmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-3099-2024" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dietel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Hoose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-7359-2024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04591846v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Bartolom&#233; Garc&#237;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhold Spang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kr&#228;mer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-24-1699-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218078v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Goren" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gl105282" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04456541v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosenfeld" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kokhanovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gryspeerdt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Hasekamp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022RG000799" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219856v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Lyu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bacmeister" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jd038164" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686323v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Sporre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Friberg" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Svenhag" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sourdeval" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Storelvmo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096171" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779806v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Danker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel L. Mccoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Wood" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Possner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-10247-2022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Papakonstantinou-Presvelou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL098207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686319v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajedeh Marjani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Tesche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Br&#228;uer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096173" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03945500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudhakar Dipu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Schwarz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annica M. L. Ekman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16993/tellusb.27" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03779812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hailing Jia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#246;hm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-7353-2022" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bacer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia C. Sullivan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Tost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Lelieveld" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-21-1485-2021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02457207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rolf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Spelten" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Afchine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fahey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-12569-2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686292v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Arola" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Cairns" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Christensen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Deneke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15079-2020" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03937305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Acquistapace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akio Hansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieke Heinze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Klinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2151/jmsj.2020-021" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Costa-Sur&#243;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Baars" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Carbajal Henken" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-5657-2020" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03933598v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Unglaub" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karoline Block" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes M&#252;lmenst&#228;dt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-2407-2020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686294v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey J. Wall" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel R. Norris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bla&#382; Gasparini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Smith Jr." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandana M. Thieman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-20-0204.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-5331-2019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Madenach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Preusker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-19-13535-2019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03686281v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Crewell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-12-1841-2019" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03937582v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P. Grosvenor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paquita Zuidema" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Ackerman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail D. Alexandrov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2017rg000593" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03936840v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-11-4273-2018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03942754v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony J. Baran" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ishimoto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Hesse" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chawn Harlow" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2017.10.027" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01756056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delano&#235;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14351-2018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03936831v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gl078122" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957592v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-18-14327-2018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934148v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David S. Henderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan S. l'Ecuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2279-2018" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03935921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dipankar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Moseley" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2947" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03934979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wolke" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Stoll" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas M&#252;hlbauer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-10-2231-2017" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03942682v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baran" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2016.12.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent C.-Labonnote" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Baran" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Brogniez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955832v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01175753v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL064604" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796339v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jourdan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-13-8229-2013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubuisson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-11-00143.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04474823v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simeon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessenia Gonzalez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0183881" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Muelmenstaedt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01448133v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Gryspeerdt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp K&#252;hne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Hemmer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01254940v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rosenfeld" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Quaas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819345v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fauchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Platnick" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Meyer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975504" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957620v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C.-Labonnote" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brogniez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115549v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Parol" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>