--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -368,412 +368,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of Bacillus cereus sensu lato associated with foodborne outbreaks in France between 2004 and 2023</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revealing the unexpected: formal charge exchanges in collisional activation of cereulide ionized molecular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenqin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104882⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 518, pp.117513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05215966v1</w:t>
+                <w:t xml:space="preserve">anses-05419086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the unexpected: formal charge exchanges in collisional activation of cereulide ionized molecular species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin and characterization of cyclodepsipeptides: Comprehensive structural approaches with focus on mass spectrometry analysis of alkali‐cationized molecular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Gimbert</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Becher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117513⟩</w:t>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 44 (6), pp.1013-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mas.21904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05419086v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04728384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and characterization of cyclodepsipeptides: Comprehensive structural approaches with focus on mass spectrometry analysis of alkali‐cationized molecular species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population structure of Bacillus cereus sensu lato associated with foodborne outbreaks in France between 2004 and 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
+                <w:t xml:space="preserve">Ksenia Mozhaitseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Perret</w:t>
+                <w:t xml:space="preserve">Sylvie Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Becher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 44 (6), pp.1013-1098. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mas.21904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04728384v1</w:t>
+                <w:t xml:space="preserve">anses-05215966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charge‐solvated versus protonated salt forms of cyclodepsipeptide toxins in electrospray: Dissociation of alkali‐cationized forms enables straightforward sequencing of cereulide</w:t>
               </w:r>
@@ -811,51 +811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenqin Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (6), pp.e5037. </w:t>
@@ -1079,51 +1079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (23), pp.3924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1157,77 +1157,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative phenotypic, genotypic and genomic analyses of Bacillus thuringiensis associated with foodborne outbreaks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélie Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1553,429 +1553,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low counts of Faecalibacterium prausnitzii in colitis microbiota.</w:t>
+                <w:t xml:space="preserve">The Firmicutes/Bacteroidetes ratio of the human microbiota changes with age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vd Guimarăes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">H. Sokol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (8), pp.1183-9. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ibd.20903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657435v1</w:t>
+                <w:t xml:space="preserve">hal-00657910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low counts of Faecalibacterium prausnitzii in colitis microbiota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+                <w:t xml:space="preserve">P. Seksik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+                <w:t xml:space="preserve">J. P. Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Tap</w:t>
+                <w:t xml:space="preserve">I. Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (8), pp.1183-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.20903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667876v1</w:t>
+                <w:t xml:space="preserve">hal-00657435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Firmicutes/Bacteroidetes ratio of the human microbiota changes with age.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mariat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Firmesse</w:t>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Levenez</w:t>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vd Guimarăes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Sokol</w:t>
+                <w:t xml:space="preserve">Julien Tap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9, pp.123. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (3), pp.351-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657910v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumption of Camembert cheese stimulates commensal enterococci in healthy human intestinal microbiota</w:t>
               </w:r>
@@ -2013,51 +2013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 276 (2), pp. 189-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2143,51 +2143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (1-3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4038,51 +4038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4269,51 +4269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liuu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05215966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Mozhaitseva" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pairaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104882" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05419086v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04728384v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becher" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21904" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Eng Trinh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fichant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hachfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brun-Barale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Gallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233924" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246885" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Furet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Firmesse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nion-Larmurier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20903" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657910v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vd Guimar&#259;es" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-123" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00933.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mogenet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mater" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;tigny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mogenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Matte-Tailliez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Opstal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessevre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Matte-Tailliez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recep &#199;ibik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Opstal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessevre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Lopez-Rizo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Houry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04934623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109739v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coadou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malayrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liuu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05419086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04728384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21904" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05215966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Mozhaitseva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pairaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Eng Trinh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fichant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hachfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brun-Barale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Gallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233924" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246885" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Firmesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vd Guimar&#259;es" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-123" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Furet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nion-Larmurier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00933.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mogenet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mater" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;tigny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mogenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Matte-Tailliez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Opstal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessevre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Matte-Tailliez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recep &#199;ibik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Opstal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessevre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Lopez-Rizo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Houry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04934623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109739v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coadou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malayrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>