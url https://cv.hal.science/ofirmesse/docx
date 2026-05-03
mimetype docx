--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -66,4063 +66,6336 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of vegetative and sporulated forms of Clostridium perfringens exposed to air at different relative humidities</w:t>
+                <w:t xml:space="preserve">Isolation rate, genetic diversity, and toxinotyping of Clostridium perfringens isolated from French cattle, pig or poultry slaughterhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Savard</w:t>
+                <w:t xml:space="preserve">Christina Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 135, pp.104968. </w:t>
+              <w:t xml:space="preserve">, 2026, 133, pp.104898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329926v1</w:t>
+                <w:t xml:space="preserve">anses-05594808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the unexpected: formal charge exchanges in collisional activation of cereulide ionized molecular species</w:t>
+                <w:t xml:space="preserve">Persistence of vegetative and sporulated forms of Clostridium perfringens exposed to air at different relative humidities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenqin Cao</w:t>
+                <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Liuu</w:t>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Hueber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gimbert</w:t>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117513⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 135, pp.104968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515076v1</w:t>
+                <w:t xml:space="preserve">hal-05329926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the unexpected: formal charge exchanges in collisional activation of cereulide ionized molecular species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sporulation Abilities and Heat Resistance of Clostridium perfringens Strains Isolated from French Food Borne Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Hueber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Gimbert</w:t>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bourelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (21), pp.3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods14213735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-05419086v1</w:t>
+                <w:t xml:space="preserve">hal-05601159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and characterization of cyclodepsipeptides: Comprehensive structural approaches with focus on mass spectrometry analysis of alkali‐cationized molecular species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Population structure of Bacillus cereus sensu lato associated with foodborne outbreaks in France between 2004 and 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Mozhaitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mas.21904⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04728384v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05215966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of Bacillus cereus sensu lato associated with foodborne outbreaks in France between 2004 and 2023</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Origin and characterization of cyclodepsipeptides: Comprehensive structural approaches with focus on mass spectrometry analysis of alkali‐cationized molecular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Becher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104882⟩</w:t>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 44 (6), pp.1013-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mas.21904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05215966v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04728384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge‐solvated versus protonated salt forms of cyclodepsipeptide toxins in electrospray: Dissociation of alkali‐cationized forms enables straightforward sequencing of cereulide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Revealing the unexpected: formal charge exchanges in collisional activation of cereulide ionized molecular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenqin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Liuu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Darii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.5037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 518, pp.117513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578801v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05419086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Approach Methods to Assess the Enteropathogenic Potential of Strains of the Bacillus cereus Group, including Bacillus thuringiensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Charge‐solvated versus protonated salt forms of cyclodepsipeptide toxins in electrospray: Dissociation of alkali‐cationized forms enables straightforward sequencing of cereulide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam Eng Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fichant</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Louise Blier</w:t>
+                <w:t xml:space="preserve">Chenqin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (6), pp.e5037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.5037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13081140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04540478v1</w:t>
+                <w:t xml:space="preserve">hal-04578801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Genetic Markers for the Detection of Bacillus thuringiensis Strains of Interest for Food Safety</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">New Approach Methods to Assess the Enteropathogenic Potential of Strains of the Bacillus cereus Group, including Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fichant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Hachfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Brun-Barale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (23), pp.3924. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11233924⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13081140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043411v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phenotypic, genotypic and genomic analyses of Bacillus thuringiensis associated with foodborne outbreaks in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification of Genetic Markers for the Detection of Bacillus thuringiensis Strains of Interest for Food Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fichant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246885⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.3924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11233924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306246v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Listeria monocytogenes on Surfaces via Relative Air Humidity: Key Role of Cell Envelope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fiona Zoz</w:t>
+                <w:t xml:space="preserve">Comparative phenotypic, genotypic and genomic analyses of Bacillus thuringiensis associated with foodborne outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Lesniewska</w:t>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0246885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods10092002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03327279v1</w:t>
+                <w:t xml:space="preserve">hal-03306246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Listeria monocytogenes ability to survive desiccation: Influence of serotype, origin, virulence, and genotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Management of Listeria monocytogenes on Surfaces via Relative Air Humidity: Key Role of Cell Envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.02.010⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10092002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509875v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Firmicutes/Bacteroidetes ratio of the human microbiota changes with age.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Levenez</w:t>
+                <w:t xml:space="preserve">Listeria monocytogenes ability to survive desiccation: Influence of serotype, origin, virulence, and genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vd Guimarăes</w:t>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sokol</w:t>
+                <w:t xml:space="preserve">Cyril Laconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-123⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.82 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657910v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low counts of Faecalibacterium prausnitzii in colitis microbiota.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">The Firmicutes/Bacteroidetes ratio of the human microbiota changes with age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vd Guimarăes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sokol</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ibd.20903⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657435v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t>
+                <w:t xml:space="preserve">Low counts of Faecalibacterium prausnitzii in colitis microbiota.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+                <w:t xml:space="preserve">H. Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tap</w:t>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nion-Larmurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (8), pp.1183-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.20903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667876v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumption of Camembert cheese stimulates commensal enterococci in healthy human intestinal microbiota</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.00933.x⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (3), pp.351-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159066v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacillus rhamnosus R11 Consumed in a Food Supplement Survived Human Digestive Transit without Modifying Microbiota Equilibrium as Assessed by Real-Time Polymerase Chain Reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Consumption of Camembert cheese stimulates commensal enterococci in healthy human intestinal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Corthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 276 (2), pp. 189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.00933.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000106087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04159038v1</w:t>
+                <w:t xml:space="preserve">hal-04159066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streptococcus thermophilus and Lactobacillus delbrueckii subsp. bulgaricus survive gastrointestinal transit of healthy volunteers consuming yogurt</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Mater</w:t>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus R11 Consumed in a Food Supplement Survived Human Digestive Transit without Modifying Microbiota Equilibrium as Assessed by Real-Time Polymerase Chain Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mogenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brétigny</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Corthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.07.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000106087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683460v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and identification of lactic acid bacteria in milk and industrial starter culture with fluorescently labeled rRNA-targeted peptide nucleic acid probes (PNA, fluorescent in situ hybridization)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Streptococcus thermophilus and Lactobacillus delbrueckii subsp. bulgaricus survive gastrointestinal transit of healthy volunteers consuming yogurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cibik</w:t>
+                <w:t xml:space="preserve">Denis Mater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. van Opstal</w:t>
+                <w:t xml:space="preserve">Laurent Brétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dessevre</w:t>
+                <w:t xml:space="preserve">Maria-Jose Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Mogenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lait</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 250 (2), pp.185-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681368v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Detection and identification of lactic acid bacteria in milk and industrial starter culture with fluorescently labeled rRNA-targeted peptide nucleic acid probes (PNA, fluorescent in situ hybridization)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Matte-Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cibik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Opstal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dessevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.237-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection and identification of lactic acid bacteria in milk and industrial starter culture with fluorescently labeled rRNA-targeted peptide nucleic acid probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Matte-Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recep Çibik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques van Opstal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Dessevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Lait</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81 (1-2), pp.237-248. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lait:2001127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00895476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif au projet de décret relatif à la modification de la liste des techniques d’obtention d’organismes génétiquement modifiés ayant fait l’objet d’une utilisation traditionnelle et dont la sécurité pour la santé publique ou l’environnement est avérée depuis longtemps</w:t>
-[...165 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la détection à la prévention : une approche « One Health » des risques microbiens liés aux pathogènes alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Unversité Paris Est Créteil, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Moreau-Gaudry</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-04859577v1</w:t>
+                <w:t xml:space="preserve">tel-05602214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PGD du projet &amp;quot;Caractérisation des dangers Clostridium perfringens et Clostridium difficile dans les filières bovine, porcine et volaille en abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anses. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262886v1</w:t>
+                <w:t xml:space="preserve">anses-05602265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréquence de détection de Clostridium perfringens dans les abattoirs de porcs en France : étude de la corrélation entre portage digestif, contamination des carcasses et pièces et l’environnement de production</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif au projet de décret relatif à la modification de la liste des techniques d’obtention d’organismes génétiquement modifiés ayant fait l’objet d’une utilisation traditionnelle et dont la sécurité pour la santé publique ou l’environnement est avérée depuis longtemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Carolina Lopez-Rizo</w:t>
+                <w:t xml:space="preserve">Laurence Vernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Tran</w:t>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Houry</w:t>
+                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Robin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Maladen</w:t>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0163, Anses. 2025, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04779232v1</w:t>
+                <w:t xml:space="preserve">anses-05173229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’élaboration de lignes directrices pour l’évaluation des risques environnementaux liés à la dissémination volontaire de médicaments à usage humain ou vétérinaire contenant des organismes génétiquement modifiés ou consistant en de tels organismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-AUTO-0167, Anses. 2024, 76 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bourelle</w:t>
-[...200 lines deleted...]
-                <w:t xml:space="preserve">hal-05251566v1</w:t>
+                <w:t xml:space="preserve">anses-04859577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the clostridium perfringens and clostridioides difficile hazards in broiler slaughterhouses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clostridium perfringens : un pathogène du One Health ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Poultry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EPC, Jun 2024, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Forum Labo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04934623v1</w:t>
+                <w:t xml:space="preserve">anses-05601470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des risques liés à Clostridium perfringens et à Clostridioides difficile dans les abattoirs bovins en France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clostridium perfringens dans les aliments : un risque sous-estimé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de réstitution finale de l'ANR ClostAbat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109739v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et caractérisation de souches de Clostridioides difficile dans des élevages de poulets en France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cécile Gateau</w:t>
+                <w:t xml:space="preserve">Suivi de Clostridioides difficile et Clostridium perfringens à l’abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Rouxel</w:t>
+                <w:t xml:space="preserve">Léa Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Avicole et Cunicole d’Information et d’Echanges de l’Anses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, PLOUFRAGAN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04082458v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05602010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Significance of the beef, pork and poultry sectors in the onset of Clostridium perfringens food poisoning outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium (FBTIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le danger Clostridium perfringens dans les aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de réstitution de mi-parcours de l'ANR ClostAbat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the clostridium perfringens and clostridioides difficile hazards in broiler slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th European Poultry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPC, Jun 2024, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04934623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection et caractérisation de Clostridioides difficile au stade de l’abattoir dans les filières bovine, porcine et avicole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Lopez-Rizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19è congrès de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des risques liés à Clostridium perfringens et à Clostridioides difficile dans les abattoirs bovins en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malayrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hardit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the Clostridium perfringens hazard in the cattle, pig, and poultry sectors in slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malayrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Symposium on Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Food Protection (IAFP), Apr 2024, Genève (CH), Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation du danger Clostridium perfringens dans les filières bovine, porcine et volailles à l’abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malayrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des Bactéries Sporulantes Pathogènes ou d’Intérêt Technologique (BSPIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation du danger Clostridium perfringens dans les filières bovine, porcine et volailles à l’abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malayrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la Recherche à l’EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de Clostridioides difficile dans la filière avicole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ehmig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Bactéries Sporulantes Pathogènes ou d’Intérêt Technologique (BSPIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Nov 2023, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05602163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation du danger Clostridium perfringens dans les filières bovine, porcine et volaille en abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malayrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection et caractérisation de souches de Clostridioides difficile dans des élevages de poulets en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guyard-Nicodème</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04082458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection et caractérisation de souches de Clostridioides difficile d’origines alimentaires et animales en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Marault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16é congrès national de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Sep 2021, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detection and identification of lactic acid bacteria in milk and industrial starter culture with fluorescently labeled rRNA-targeted peptide nucleic acid probes (PNA, fluorescent in situ hybridization)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Matte-Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cibik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Opstal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dessevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overview of Clostridioides difficile in the poultry sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ehmig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on the Molecular Biology and Pathogenesis of Clostridia (ClostPath 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05602119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Significance of the beef, pork and poultry sectors in the occurrence of Clostridium perfringens food poisoning outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on the Molecular Biology and Pathogenesis of Clostridia (ClostPath 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 133, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05601454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension de l’effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05602187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and characterization of Clostridioides difficile in broiler slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Clostridium difficile Symposium (ICDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bled (Slovénie), Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05602148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des risques liés à Clostridium perfringens et à Clostridioides difficile dans les abattoirs bovin en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02833055v1</w:t>
+                <w:t xml:space="preserve">Thibaut Coadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malayrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hardit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international francophone des 3R (Rencontres autour des Recherches sur les Ruminants)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05602170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréquence de détection de Clostridium perfringens dans les abattoirs de porcs en France : étude de la corrélation entre portage digestif, contamination des carcasses et pièces et l’environnement de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carolina Lopez-Rizo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Houry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MICROBES 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lille (FR), France. Ifip, MICROBES 2024, 2024, MICROBES 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04779232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bourelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Spores Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genetic markers for the discrimination of &amp;lt;i&amp;gt;Bacillus thuringiensis&amp;lt;/i&amp;gt; within the &amp;lt;i&amp;gt;Bacillus cereus&amp;lt;/i&amp;gt; group, in the context of foodborne outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fichant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId174"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4269,51 +6542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515076v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liuu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117513" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05419086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04728384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21904" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05215966v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Mozhaitseva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pairaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104882" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578801v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Eng Trinh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fichant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hachfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brun-Barale" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043411v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Gallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233924" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246885" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Firmesse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vd Guimar&#259;es" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-123" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Furet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nion-Larmurier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00933.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mogenet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106087" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683460v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mater" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;tigny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mogenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681368v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Matte-Tailliez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Opstal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessevre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Matte-Tailliez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recep &#199;ibik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Opstal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessevre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001127" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779232v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Lopez-Rizo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Houry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04934623v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109739v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coadou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malayrat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082458v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833055v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822252v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104898" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14213735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05215966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Mozhaitseva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pairaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04728384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liuu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05419086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Eng Trinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fichant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hachfi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brun-Barale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Gallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233924" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246885" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Firmesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vd Guimar&#259;es" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Furet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nion-Larmurier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20903" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00933.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mogenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mater" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;tigny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mogenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Matte-Tailliez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Opstal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessevre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Matte-Tailliez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recep &#199;ibik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Opstal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessevre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-05602214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04934623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lopez-Rizo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coadou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malayrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601168v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ehmig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Lopez-Rizo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Houry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>