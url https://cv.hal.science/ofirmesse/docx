--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -66,2791 +66,117 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
-[...2672 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la détection à la prévention : une approche « One Health » des risques microbiens liés aux pathogènes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Unversité Paris Est Créteil, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05602214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2860,345 +186,3019 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PGD du projet &amp;quot;Caractérisation des dangers Clostridium perfringens et Clostridium difficile dans les filières bovine, porcine et volaille en abattoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anses. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05602265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif au projet de décret relatif à la modification de la liste des techniques d’obtention d’organismes génétiquement modifiés ayant fait l’objet d’une utilisation traditionnelle et dont la sécurité pour la santé publique ou l’environnement est avérée depuis longtemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vernis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Baéza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Belzunces</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2024-SA-0163, Anses. 2025, 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05173229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l’Anses relatif à l’élaboration de lignes directrices pour l’évaluation des risques environnementaux liés à la dissémination volontaire de médicaments à usage humain ou vétérinaire contenant des organismes génétiquement modifiés ou consistant en de tels organismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Moreau-Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vernis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n°2022-AUTO-0167, Anses. 2024, 76 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04859577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persistence of vegetative and sporulated forms of Clostridium perfringens exposed to air at different relative humidities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 135, pp.104968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation rate, genetic diversity, and toxinotyping of Clostridium perfringens isolated from French cattle, pig or poultry slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 133, pp.104898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05594808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sporulation Abilities and Heat Resistance of Clostridium perfringens Strains Isolated from French Food Borne Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bourelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Federighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (21), pp.3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods14213735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Population structure of Bacillus cereus sensu lato associated with foodborne outbreaks in France between 2004 and 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Mozhaitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05215966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin and characterization of cyclodepsipeptides: Comprehensive structural approaches with focus on mass spectrometry analysis of alkali‐cationized molecular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Becher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mass Spectrometry Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 44 (6), pp.1013-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mas.21904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04728384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revealing the unexpected: formal charge exchanges in collisional activation of cereulide ionized molecular species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenqin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Hueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 518, pp.117513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijms.2025.117513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05419086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge‐solvated versus protonated salt forms of cyclodepsipeptide toxins in electrospray: Dissociation of alkali‐cationized forms enables straightforward sequencing of cereulide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liuu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kam Eng Trinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Darii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenqin Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (6), pp.e5037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.5037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Approach Methods to Assess the Enteropathogenic Potential of Strains of the Bacillus cereus Group, including Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fichant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachelle Lanceleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Hachfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Brun-Barale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Louise Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (8), pp.1140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13081140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Genetic Markers for the Detection of Bacillus thuringiensis Strains of Interest for Food Safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fichant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (23), pp.3924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11233924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative phenotypic, genotypic and genomic analyses of Bacillus thuringiensis associated with foodborne outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pairaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélie Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (2), pp.e0246885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0246885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management of Listeria monocytogenes on Surfaces via Relative Air Humidity: Key Role of Cell Envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lesniewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (9), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods10092002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listeria monocytogenes ability to survive desiccation: Influence of serotype, origin, virulence, and genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosette Grandvalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.82 - 89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.02.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low counts of Faecalibacterium prausnitzii in colitis microbiota.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seksik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nion-Larmurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflammatory Bowel Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (8), pp.1183-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ibd.20903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparative assessment of human and farm animal faecal microbiota using real-time quantitative PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bridonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (3), pp.351-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2009.00671.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Firmicutes/Bacteroidetes ratio of the human microbiota changes with age.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mariat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Levenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vd Guimarăes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sokol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-9-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consumption of Camembert cheese stimulates commensal enterococci in healthy human intestinal microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Rabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Corthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 276 (2), pp. 189-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.00933.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lactobacillus rhamnosus R11 Consumed in a Food Supplement Survived Human Digestive Transit without Modifying Microbiota Equilibrium as Assessed by Real-Time Polymerase Chain Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mogenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Corthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Furet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1-3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000106087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Streptococcus thermophilus and Lactobacillus delbrueckii subsp. bulgaricus survive gastrointestinal transit of healthy volunteers consuming yogurt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Firmesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Jose Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Mogenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 250 (2), pp.185-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.femsle.2005.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and identification of lactic acid bacteria in milk and industrial starter culture with fluorescently labeled rRNA-targeted peptide nucleic acid probes (PNA, fluorescent in situ hybridization)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Matte-Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cibik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Opstal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dessevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.237-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">Florian Guillou</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detection and identification of lactic acid bacteria in milk and industrial starter culture with fluorescently labeled rRNA-targeted peptide nucleic acid probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Matte-Tailliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Quénée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recep Çibik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques van Opstal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Fabrice Dessevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lait</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 81 (1-2), pp.237-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Moreau-Gaudry</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">anses-04859577v1</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lait:2001127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00895476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3216,51 +3216,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium perfringens : un pathogène du One Health ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Labo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clostridium perfringens dans les aliments : un risque sous-estimé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de réstitution finale de l'ANR ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3479,103 +3479,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of the beef, pork and poultry sectors in the onset of Clostridium perfringens food poisoning outbreaks in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foodborne Bacterial Toxins International Symposium (FBTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Maisons-Alfort, France</w:t>
@@ -3604,64 +3604,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le danger Clostridium perfringens dans les aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de réstitution de mi-parcours de l'ANR ClostAbat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3699,51 +3699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the clostridium perfringens and clostridioides difficile hazards in broiler slaughterhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Huneau-Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3811,51 +3811,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation de Clostridioides difficile au stade de l’abattoir dans les filières bovine, porcine et avicole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Lopez-Rizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3988,51 +3988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hardit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
@@ -4061,77 +4061,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Clostridium perfringens hazard in the cattle, pig, and poultry sectors in slaughterhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4180,527 +4180,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05601361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du danger Clostridium perfringens dans les filières bovine, porcine et volailles à l’abattoir</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Coadou</w:t>
+                <w:t xml:space="preserve">Etude de Clostridioides difficile dans la filière avicole en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Poezevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ehmig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Bactéries Sporulantes Pathogènes ou d’Intérêt Technologique (BSPIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Bactéries Sporulantes Pathogènes ou d’Intérêt Technologique (BSPIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Nov 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601168v1</w:t>
+                <w:t xml:space="preserve">anses-05602163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du danger Clostridium perfringens dans les filières bovine, porcine et volailles à l’abattoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du danger Clostridium perfringens dans les filières bovine, porcine et volaille en abattoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche à l’EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Congrès de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05601165v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de Clostridioides difficile dans la filière avicole en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Ehmig</w:t>
+                <w:t xml:space="preserve">Caractérisation du danger Clostridium perfringens dans les filières bovine, porcine et volailles à l’abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Malayrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Bactéries Sporulantes Pathogènes ou d’Intérêt Technologique (BSPIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Nov 2023, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque des Bactéries Sporulantes Pathogènes ou d’Intérêt Technologique (BSPIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05602163v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du danger Clostridium perfringens dans les filières bovine, porcine et volaille en abattoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du danger Clostridium perfringens dans les filières bovine, porcine et volailles à l’abattoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Coadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche à l’EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale vétérinaire d'Alfort (EnvA), Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05601166v1</w:t>
+                <w:t xml:space="preserve">hal-05601165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection et caractérisation de souches de Clostridioides difficile dans des élevages de poulets en France</w:t>
               </w:r>
@@ -4850,51 +4850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4936,103 +4936,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and identification of lactic acid bacteria in milk and industrial starter culture with fluorescently labeled rRNA-targeted peptide nucleic acid probes (PNA, fluorescent in situ hybridization)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Matte-Tailliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Quénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cibik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. van Opstal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dessevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Colloque du Club des Bactéries Lactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Strasbourg, France</w:t>
@@ -5087,368 +5087,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Clostridioides difficile in the poultry sector in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Significance of the beef, pork and poultry sectors in the occurrence of Clostridium perfringens food poisoning outbreaks in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maladen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Molecular Biology and Pathogenesis of Clostridia (ClostPath 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 133, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2025.104898⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05602119v1</w:t>
+                <w:t xml:space="preserve">anses-05601454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of the beef, pork and poultry sectors in the occurrence of Clostridium perfringens food poisoning outbreaks in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Overview of Clostridioides difficile in the poultry sector in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ehmig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on the Molecular Biology and Pathogenesis of Clostridia (ClostPath 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, PARIS, France. 133, 2026, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2025, PARIS, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05601454v1</w:t>
+                <w:t xml:space="preserve">anses-05602119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l’effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
@@ -5477,103 +5477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'effet des variables environnementales sur la survie et la croissance de Clostridium perfringens : Application au développement de procédés de décontamination dans les abattoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Microbiologie (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
@@ -5615,51 +5615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of Clostridioides difficile in broiler slaughterhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Poezevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Jambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5779,51 +5779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Malayrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hardit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international francophone des 3R (Rencontres autour des Recherches sur les Ruminants)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
@@ -5865,90 +5865,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquence de détection de Clostridium perfringens dans les abattoirs de porcs en France : étude de la corrélation entre portage digestif, contamination des carcasses et pièces et l’environnement de production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carolina Lopez-Rizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Houry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maladen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICROBES 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lille (FR), France. Ifip, MICROBES 2024, 2024, MICROBES 2024</w:t>
@@ -5977,103 +5977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the parameters leading to sporulation and promoting resistance of Clostridium perfringens spores in slaughterhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bourelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjes Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bourelle</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Spores Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cambridge, United Kingdom</w:t>
@@ -6102,103 +6102,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Listeria monocytogenes present on surfaces by managing the Relative Humidity of the air. International Congress on Engineering and Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosette Grandvalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Engineering and Food (ICEF14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
@@ -6259,103 +6259,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genetic markers for the discrimination of &amp;lt;i&amp;gt;Bacillus thuringiensis&amp;lt;/i&amp;gt; within the &amp;lt;i&amp;gt;Bacillus cereus&amp;lt;/i&amp;gt; group, in the context of foodborne outbreaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fichant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Firmesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6542,51 +6542,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104898" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601159v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14213735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05215966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Mozhaitseva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pairaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104882" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04728384v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liuu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21904" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05419086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117513" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Eng Trinh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fichant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hachfi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brun-Barale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043411v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Gallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233924" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246885" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657910v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Firmesse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vd Guimar&#259;es" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-123" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657435v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Furet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nion-Larmurier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20903" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159066v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00933.x" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mogenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106087" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683460v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mater" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;tigny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mogenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681368v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Matte-Tailliez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Opstal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessevre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895476v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Matte-Tailliez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recep &#199;ibik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Opstal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessevre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001127" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-05602214v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602265v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04934623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lopez-Rizo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coadou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malayrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601168v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601165v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ehmig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602119v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601454v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Lopez-Rizo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Houry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-05602214v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Firmesse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602265v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05173229v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vernis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belzunces" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Savard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Mtimet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104968" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594808v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Poezevara" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maladen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104898" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601159v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods14213735" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05215966v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Mozhaitseva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pairaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bonis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2025.104882" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04728384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Liuu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Perret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Becher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mas.21904" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05419086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenqin Cao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Darii" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Hueber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gimbert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2025.117513" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kam Eng Trinh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.5037" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fichant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Lanceleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Hachfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brun-Barale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Louise Blier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13081140" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043411v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Felten" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Gallet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11233924" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03306246v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lie Dijoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0246885" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03327279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lesniewska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10092002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509875v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657435v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sokol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seksik" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Furet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Firmesse" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nion-Larmurier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ibd.20903" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Furet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gourmelon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tap" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00671.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levenez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vd Guimar&#259;es" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-9-123" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159066v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rabot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Corthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.00933.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159038v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mogenet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bresson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000106087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683460v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mater" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Br&#233;tigny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Flores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Mogenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.femsle.2005.07.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Matte-Tailliez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Qu&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cibik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Opstal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dessevre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895476v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Matte-Tailliez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Recep &#199;ibik" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Opstal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dessevre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2001127" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601470v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601884v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Huneau-Sala&#252;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Jambou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601404v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601676v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04934623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rouxel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601514v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Lopez-Rizo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109739v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Coadou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Malayrat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601361v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602163v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ehmig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601166v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05601165v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082458v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Marechal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guyard-Nicod&#232;me" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gateau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601489v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Couturier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833055v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05601454v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602119v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262886v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602148v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05602170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779232v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Lopez-Rizo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Houry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05262861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251566v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>